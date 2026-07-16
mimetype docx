--- v0 (2025-12-01)
+++ v1 (2026-07-16)
@@ -10,406 +10,421 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="078B59AF" w14:textId="77777777" w:rsidR="00760D7B" w:rsidRPr="00DD545C" w:rsidRDefault="00DD545C">
+    <w:p w14:paraId="755C8832" w14:textId="77777777" w:rsidR="00760D7B" w:rsidRPr="00DD545C" w:rsidRDefault="00DD545C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD545C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C426C0" w:rsidRPr="00DD545C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sehr geehrte Damen und Herren,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07FC408E" w14:textId="77777777" w:rsidR="00C426C0" w:rsidRPr="00DD545C" w:rsidRDefault="00C426C0">
+    <w:p w14:paraId="79E1E996" w14:textId="77777777" w:rsidR="00C426C0" w:rsidRPr="00DD545C" w:rsidRDefault="00C426C0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="734540FA" w14:textId="77777777" w:rsidR="00C426C0" w:rsidRPr="00DD545C" w:rsidRDefault="00C426C0">
+    <w:p w14:paraId="6ACB1068" w14:textId="77777777" w:rsidR="00C426C0" w:rsidRPr="00DD545C" w:rsidRDefault="00C426C0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD545C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>dieses Dokument dient der Ermittlung relevanter Daten zur Erstellung eines Angebotes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42DABC45" w14:textId="77777777" w:rsidR="00C426C0" w:rsidRPr="00DD545C" w:rsidRDefault="009F4357">
+    <w:p w14:paraId="0B415BCC" w14:textId="77777777" w:rsidR="00C426C0" w:rsidRPr="00DD545C" w:rsidRDefault="009F4357">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD545C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dabei gliedert sich das Angebot in 2 Stufen auf. Bitte wählen Sie die geeignete Stufe aus und senden Sie uns das bearbeitet</w:t>
       </w:r>
       <w:r w:rsidR="00BF26B7" w:rsidRPr="00DD545C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD545C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Dokument zurü</w:t>
       </w:r>
       <w:r w:rsidR="00BF26B7" w:rsidRPr="00DD545C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ck. Anhand Ihrer Anga</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD545C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ben erhalten Sie schnellstmöglich von uns eine Rückmeldung.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C7569DF" w14:textId="77777777" w:rsidR="009F4357" w:rsidRPr="00DD545C" w:rsidRDefault="009F4357">
+    <w:p w14:paraId="656B57E1" w14:textId="77777777" w:rsidR="009F4357" w:rsidRPr="00DD545C" w:rsidRDefault="009F4357">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F6B82CE" w14:textId="77777777" w:rsidR="009F4357" w:rsidRPr="00DD545C" w:rsidRDefault="009F4357">
+    <w:p w14:paraId="62174A79" w14:textId="77777777" w:rsidR="009F4357" w:rsidRPr="00DD545C" w:rsidRDefault="009F4357">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD545C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00DD545C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00DD545C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00DD545C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00DD545C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00DD545C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Stufe 1: Unverbindliche Preisauskunft</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A85D6CC" w14:textId="77777777" w:rsidR="009F4357" w:rsidRPr="00DD545C" w:rsidRDefault="009F4357">
+    <w:p w14:paraId="3290E7D6" w14:textId="77777777" w:rsidR="009F4357" w:rsidRPr="00DD545C" w:rsidRDefault="009F4357">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD545C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Für diese Stufe bearbeiten Sie bitte die Punkt 1 bis 6 in diesem Dokument.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B8E58A0" w14:textId="77777777" w:rsidR="009F4357" w:rsidRPr="00DD545C" w:rsidRDefault="009F4357">
+    <w:p w14:paraId="7C1ADB73" w14:textId="77777777" w:rsidR="009F4357" w:rsidRPr="00DD545C" w:rsidRDefault="009F4357">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1EEAF088" w14:textId="77777777" w:rsidR="009F4357" w:rsidRPr="00DD545C" w:rsidRDefault="009F4357">
+    <w:p w14:paraId="2D61BB65" w14:textId="77777777" w:rsidR="009F4357" w:rsidRPr="00DD545C" w:rsidRDefault="009F4357">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD545C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00DD545C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00DD545C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00DD545C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00DD545C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00DD545C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Stufe 2: Erstellung eines Angebotes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="361A555E" w14:textId="77777777" w:rsidR="00C426C0" w:rsidRPr="00DD545C" w:rsidRDefault="009F4357">
+    <w:p w14:paraId="195EEBD5" w14:textId="77777777" w:rsidR="00C426C0" w:rsidRPr="00DD545C" w:rsidRDefault="009F4357">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD545C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Für diese Stufe bearbeiten Sie bitte neben den Punkten 1-6 den Punkt 7.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B49C753" w14:textId="77777777" w:rsidR="00C426C0" w:rsidRPr="00DD545C" w:rsidRDefault="00C426C0">
+    <w:p w14:paraId="698A118F" w14:textId="77777777" w:rsidR="00C426C0" w:rsidRPr="00DD545C" w:rsidRDefault="00C426C0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48707C44" w14:textId="77777777" w:rsidR="00760D7B" w:rsidRPr="00DD545C" w:rsidRDefault="00760D7B" w:rsidP="00CE2556">
+    <w:p w14:paraId="70D08A37" w14:textId="77777777" w:rsidR="00760D7B" w:rsidRPr="00DD545C" w:rsidRDefault="00760D7B" w:rsidP="00CE2556">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD545C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Stammdaten</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2690"/>
         <w:gridCol w:w="2725"/>
         <w:gridCol w:w="1183"/>
         <w:gridCol w:w="2690"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00441D10" w:rsidRPr="00DD545C" w14:paraId="29C131A6" w14:textId="77777777" w:rsidTr="00650BB4">
+      <w:tr w:rsidR="00441D10" w:rsidRPr="00DD545C" w14:paraId="4F3CED89" w14:textId="77777777" w:rsidTr="00650BB4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1448" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="1E5C10A0" w14:textId="77777777" w:rsidR="00441D10" w:rsidRPr="00DD545C" w:rsidRDefault="00441D10" w:rsidP="00087C9E">
+          <w:p w14:paraId="0B535612" w14:textId="77777777" w:rsidR="00441D10" w:rsidRPr="00DD545C" w:rsidRDefault="00441D10" w:rsidP="00087C9E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Name des Trägers </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="pct"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4CF68E62" w14:textId="77777777" w:rsidR="00441D10" w:rsidRPr="00DD545C" w:rsidRDefault="006F2DB7" w:rsidP="00AB1939">
+          <w:p w14:paraId="1719AE35" w14:textId="77777777" w:rsidR="00441D10" w:rsidRPr="00DD545C" w:rsidRDefault="006F2DB7" w:rsidP="00AB1939">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -462,100 +477,99 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB1939" w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00441D10" w:rsidRPr="00DD545C" w14:paraId="5F164214" w14:textId="77777777" w:rsidTr="00650BB4">
+      <w:tr w:rsidR="00441D10" w:rsidRPr="00DD545C" w14:paraId="35333C26" w14:textId="77777777" w:rsidTr="00650BB4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1448" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="739A844B" w14:textId="77777777" w:rsidR="00441D10" w:rsidRPr="00DD545C" w:rsidRDefault="00441D10" w:rsidP="00087C9E">
+          <w:p w14:paraId="6F718924" w14:textId="77777777" w:rsidR="00441D10" w:rsidRPr="00DD545C" w:rsidRDefault="00441D10" w:rsidP="00087C9E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Name des Leiters/</w:t>
             </w:r>
             <w:r w:rsidR="00087C9E" w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> der </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Leiterin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="pct"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="09D22D08" w14:textId="77777777" w:rsidR="00441D10" w:rsidRPr="00DD545C" w:rsidRDefault="006F2DB7" w:rsidP="00AB1939">
+          <w:p w14:paraId="71A72B40" w14:textId="77777777" w:rsidR="00441D10" w:rsidRPr="00DD545C" w:rsidRDefault="006F2DB7" w:rsidP="00AB1939">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -608,87 +622,86 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB1939" w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00441D10" w:rsidRPr="00DD545C" w14:paraId="5FA24FE3" w14:textId="77777777" w:rsidTr="00D71009">
+      <w:tr w:rsidR="00441D10" w:rsidRPr="00DD545C" w14:paraId="1D42252B" w14:textId="77777777" w:rsidTr="00D71009">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1448" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="73F1DF9D" w14:textId="77777777" w:rsidR="00441D10" w:rsidRPr="00DD545C" w:rsidRDefault="00441D10" w:rsidP="00760D7B">
+          <w:p w14:paraId="09974810" w14:textId="77777777" w:rsidR="00441D10" w:rsidRPr="00DD545C" w:rsidRDefault="00441D10" w:rsidP="00760D7B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ansprechpartner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="211C8EE3" w14:textId="77777777" w:rsidR="00441D10" w:rsidRPr="00DD545C" w:rsidRDefault="006F2DB7" w:rsidP="00AB1939">
+          <w:p w14:paraId="0BB44184" w14:textId="77777777" w:rsidR="00441D10" w:rsidRPr="00DD545C" w:rsidRDefault="006F2DB7" w:rsidP="00AB1939">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -741,100 +754,89 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB1939" w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F23B0" w:rsidRPr="00DD545C" w14:paraId="60A02EA7" w14:textId="77777777" w:rsidTr="007F23B0">
+      <w:tr w:rsidR="007F23B0" w:rsidRPr="00DD545C" w14:paraId="06E4E839" w14:textId="77777777" w:rsidTr="007F23B0">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1448" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="70DFA4DC" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00DD545C" w:rsidRDefault="007F23B0" w:rsidP="007F23B0">
+          <w:p w14:paraId="0D98AFA7" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00DD545C" w:rsidRDefault="007F23B0" w:rsidP="007F23B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rechtsform / </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Rechtsform / Gesellschaftform</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4EC46D41" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00DD545C" w:rsidRDefault="007F23B0" w:rsidP="00AB1939">
+          <w:p w14:paraId="359742A8" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00DD545C" w:rsidRDefault="007F23B0" w:rsidP="00AB1939">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -887,84 +889,83 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00441D10" w:rsidRPr="00DD545C" w14:paraId="6F9D4912" w14:textId="77777777" w:rsidTr="00650BB4">
+      <w:tr w:rsidR="00441D10" w:rsidRPr="00DD545C" w14:paraId="500E653F" w14:textId="77777777" w:rsidTr="00650BB4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1448" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="7C2AA6EA" w14:textId="77777777" w:rsidR="00441D10" w:rsidRPr="00DD545C" w:rsidRDefault="00441D10" w:rsidP="00760D7B">
+          <w:p w14:paraId="16AD873C" w14:textId="77777777" w:rsidR="00441D10" w:rsidRPr="00DD545C" w:rsidRDefault="00441D10" w:rsidP="00760D7B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Straße</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="pct"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0B524E94" w14:textId="77777777" w:rsidR="00441D10" w:rsidRPr="00DD545C" w:rsidRDefault="006F2DB7" w:rsidP="00AB1939">
+          <w:p w14:paraId="1A29C8F0" w14:textId="77777777" w:rsidR="00441D10" w:rsidRPr="00DD545C" w:rsidRDefault="006F2DB7" w:rsidP="00AB1939">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1017,84 +1018,83 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB1939" w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00441D10" w:rsidRPr="00DD545C" w14:paraId="58745012" w14:textId="77777777" w:rsidTr="00650BB4">
+      <w:tr w:rsidR="00441D10" w:rsidRPr="00DD545C" w14:paraId="63155B34" w14:textId="77777777" w:rsidTr="00650BB4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1448" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="0009386C" w14:textId="77777777" w:rsidR="00441D10" w:rsidRPr="00DD545C" w:rsidRDefault="00441D10" w:rsidP="00760D7B">
+          <w:p w14:paraId="534EF55B" w14:textId="77777777" w:rsidR="00441D10" w:rsidRPr="00DD545C" w:rsidRDefault="00441D10" w:rsidP="00760D7B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PLZ, Ort</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="pct"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7CC62487" w14:textId="77777777" w:rsidR="00441D10" w:rsidRPr="00DD545C" w:rsidRDefault="006F2DB7" w:rsidP="00AB1939">
+          <w:p w14:paraId="17278B3D" w14:textId="77777777" w:rsidR="00441D10" w:rsidRPr="00DD545C" w:rsidRDefault="006F2DB7" w:rsidP="00AB1939">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1147,83 +1147,82 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB1939" w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B452E" w:rsidRPr="00DD545C" w14:paraId="68C50E68" w14:textId="77777777" w:rsidTr="00650BB4">
+      <w:tr w:rsidR="003B452E" w:rsidRPr="00DD545C" w14:paraId="49E7AF12" w14:textId="77777777" w:rsidTr="00650BB4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1448" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="0130A1ED" w14:textId="77777777" w:rsidR="003B452E" w:rsidRPr="00DD545C" w:rsidRDefault="003B452E" w:rsidP="00760D7B">
+          <w:p w14:paraId="4558D4FF" w14:textId="77777777" w:rsidR="003B452E" w:rsidRPr="00DD545C" w:rsidRDefault="003B452E" w:rsidP="00760D7B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Telefon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1467" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="41C0BD57" w14:textId="77777777" w:rsidR="003B452E" w:rsidRPr="00DD545C" w:rsidRDefault="006F2DB7" w:rsidP="00AB1939">
+          <w:p w14:paraId="7BF0252E" w14:textId="77777777" w:rsidR="003B452E" w:rsidRPr="00DD545C" w:rsidRDefault="006F2DB7" w:rsidP="00AB1939">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1280,74 +1279,73 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB1939" w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="637" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="1A2C8DF2" w14:textId="77777777" w:rsidR="003B452E" w:rsidRPr="00DD545C" w:rsidRDefault="003B452E" w:rsidP="00760D7B">
+          <w:p w14:paraId="46CF6127" w14:textId="77777777" w:rsidR="003B452E" w:rsidRPr="00DD545C" w:rsidRDefault="003B452E" w:rsidP="00760D7B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fax</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1448" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3A4E4BF7" w14:textId="77777777" w:rsidR="003B452E" w:rsidRPr="00DD545C" w:rsidRDefault="006F2DB7" w:rsidP="00AB1939">
+          <w:p w14:paraId="1CCEF05C" w14:textId="77777777" w:rsidR="003B452E" w:rsidRPr="00DD545C" w:rsidRDefault="006F2DB7" w:rsidP="00AB1939">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1400,86 +1398,85 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB1939" w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00441D10" w:rsidRPr="00DD545C" w14:paraId="268F3ADA" w14:textId="77777777" w:rsidTr="00650BB4">
+      <w:tr w:rsidR="00441D10" w:rsidRPr="00DD545C" w14:paraId="09B9823A" w14:textId="77777777" w:rsidTr="00650BB4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1448" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="6AC69727" w14:textId="77777777" w:rsidR="003B452E" w:rsidRPr="00DD545C" w:rsidRDefault="003B452E" w:rsidP="00650BB4">
+          <w:p w14:paraId="5834217A" w14:textId="77777777" w:rsidR="003B452E" w:rsidRPr="00DD545C" w:rsidRDefault="003B452E" w:rsidP="00650BB4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1185"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>E-Mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1467" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5FA1982B" w14:textId="77777777" w:rsidR="003B452E" w:rsidRPr="00DD545C" w:rsidRDefault="006F2DB7" w:rsidP="00AB1939">
+          <w:p w14:paraId="62F51A4A" w14:textId="77777777" w:rsidR="003B452E" w:rsidRPr="00DD545C" w:rsidRDefault="006F2DB7" w:rsidP="00AB1939">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1185"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -1539,77 +1536,76 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB1939" w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="637" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="5557A421" w14:textId="77777777" w:rsidR="003B452E" w:rsidRPr="00DD545C" w:rsidRDefault="003B452E" w:rsidP="00650BB4">
+          <w:p w14:paraId="6FFE61F8" w14:textId="77777777" w:rsidR="003B452E" w:rsidRPr="00DD545C" w:rsidRDefault="003B452E" w:rsidP="00650BB4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1185"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Internet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1448" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1E405F28" w14:textId="77777777" w:rsidR="003B452E" w:rsidRPr="00DD545C" w:rsidRDefault="006F2DB7" w:rsidP="00AB1939">
+          <w:p w14:paraId="0D01662D" w14:textId="77777777" w:rsidR="003B452E" w:rsidRPr="00DD545C" w:rsidRDefault="006F2DB7" w:rsidP="00AB1939">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1185"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -1665,125 +1661,123 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB1939" w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A1306" w:rsidRPr="00DD545C" w14:paraId="42494475" w14:textId="77777777" w:rsidTr="008A1306">
+      <w:tr w:rsidR="008A1306" w:rsidRPr="00DD545C" w14:paraId="1B1C9936" w14:textId="77777777" w:rsidTr="008A1306">
         <w:trPr>
           <w:trHeight w:val="541"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1448" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="5FD1954F" w14:textId="77777777" w:rsidR="008A1306" w:rsidRPr="00DD545C" w:rsidRDefault="008A1306" w:rsidP="00087C9E">
+          <w:p w14:paraId="2CC58F30" w14:textId="77777777" w:rsidR="008A1306" w:rsidRPr="00DD545C" w:rsidRDefault="008A1306" w:rsidP="00087C9E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Hauptgeschäftsfelder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="pct"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0659E8EB" w14:textId="77777777" w:rsidR="008A1306" w:rsidRPr="00DD545C" w:rsidRDefault="008A1306" w:rsidP="00AB1939">
+          <w:p w14:paraId="3212ED0B" w14:textId="77777777" w:rsidR="008A1306" w:rsidRPr="00DD545C" w:rsidRDefault="008A1306" w:rsidP="00AB1939">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00087C9E" w:rsidRPr="00DD545C" w14:paraId="6D3D617C" w14:textId="77777777" w:rsidTr="00087C9E">
+      <w:tr w:rsidR="00087C9E" w:rsidRPr="00DD545C" w14:paraId="4602F8CB" w14:textId="77777777" w:rsidTr="00087C9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1448" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="0FD4021E" w14:textId="77777777" w:rsidR="00087C9E" w:rsidRPr="00DD545C" w:rsidRDefault="00087C9E" w:rsidP="00087C9E">
+          <w:p w14:paraId="332E7AC5" w14:textId="77777777" w:rsidR="00087C9E" w:rsidRPr="00DD545C" w:rsidRDefault="00087C9E" w:rsidP="00087C9E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Geplanter Termin / Wunschtermin der Auditierung vor Ort </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="pct"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5361E28F" w14:textId="77777777" w:rsidR="00087C9E" w:rsidRPr="00DD545C" w:rsidRDefault="006F2DB7" w:rsidP="00AB1939">
+          <w:p w14:paraId="19289C5A" w14:textId="77777777" w:rsidR="00087C9E" w:rsidRPr="00DD545C" w:rsidRDefault="006F2DB7" w:rsidP="00AB1939">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1836,239 +1830,238 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB1939" w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E106E2" w:rsidRPr="00DD545C" w14:paraId="71187379" w14:textId="77777777" w:rsidTr="00E106E2">
+      <w:tr w:rsidR="00E106E2" w:rsidRPr="00DD545C" w14:paraId="646195FD" w14:textId="77777777" w:rsidTr="00E106E2">
         <w:trPr>
           <w:trHeight w:val="637"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1448" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="66D1D492" w14:textId="77777777" w:rsidR="00E106E2" w:rsidRPr="00DD545C" w:rsidRDefault="00E106E2" w:rsidP="00087C9E">
+          <w:p w14:paraId="7B0F6440" w14:textId="77777777" w:rsidR="00E106E2" w:rsidRPr="00DD545C" w:rsidRDefault="00E106E2" w:rsidP="00087C9E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Anzahl der Standorte</w:t>
             </w:r>
             <w:r w:rsidR="00BF26B7" w:rsidRPr="00DD545C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (exklusive Zentrale)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="pct"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1AD4CF11" w14:textId="77777777" w:rsidR="00E106E2" w:rsidRPr="00DD545C" w:rsidRDefault="00E106E2" w:rsidP="00AB1939">
+          <w:p w14:paraId="1885E9A8" w14:textId="77777777" w:rsidR="00E106E2" w:rsidRPr="00DD545C" w:rsidRDefault="00E106E2" w:rsidP="00AB1939">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5212E0EB" w14:textId="77777777" w:rsidR="00760D7B" w:rsidRDefault="00760D7B" w:rsidP="00760D7B">
+    <w:p w14:paraId="0EC40173" w14:textId="77777777" w:rsidR="00760D7B" w:rsidRDefault="00760D7B" w:rsidP="00760D7B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="394B69DE" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRDefault="00BB14AD" w:rsidP="00760D7B">
+    <w:p w14:paraId="107859E5" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRDefault="00BB14AD" w:rsidP="00760D7B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D2942F7" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRDefault="00BB14AD" w:rsidP="00760D7B">
+    <w:p w14:paraId="741D53BF" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRDefault="00BB14AD" w:rsidP="00760D7B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52FAC4FD" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRDefault="00BB14AD" w:rsidP="00760D7B">
+    <w:p w14:paraId="2422B103" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRDefault="00BB14AD" w:rsidP="00760D7B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7963EDC8" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRDefault="00BB14AD" w:rsidP="00760D7B">
+    <w:p w14:paraId="61ED85D9" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRDefault="00BB14AD" w:rsidP="00760D7B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09A603A0" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRDefault="00BB14AD" w:rsidP="00760D7B">
+    <w:p w14:paraId="7034B3CA" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRDefault="00BB14AD" w:rsidP="00760D7B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40E5CF3E" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRDefault="00BB14AD" w:rsidP="00760D7B">
+    <w:p w14:paraId="30E2440B" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRDefault="00BB14AD" w:rsidP="00760D7B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B4C4741" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRDefault="00BB14AD" w:rsidP="00760D7B">
+    <w:p w14:paraId="735936FB" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRDefault="00BB14AD" w:rsidP="00760D7B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48565843" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRDefault="00BB14AD" w:rsidP="00760D7B">
+    <w:p w14:paraId="409F24FC" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRDefault="00BB14AD" w:rsidP="00760D7B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3384DF67" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRDefault="00BB14AD" w:rsidP="00760D7B">
+    <w:p w14:paraId="345A9D4E" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRDefault="00BB14AD" w:rsidP="00760D7B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B7B3CD3" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRDefault="00BB14AD" w:rsidP="00760D7B">
+    <w:p w14:paraId="1351974D" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRDefault="00BB14AD" w:rsidP="00760D7B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11D92C4B" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRDefault="00BB14AD" w:rsidP="00760D7B">
+    <w:p w14:paraId="3C260FE8" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRDefault="00BB14AD" w:rsidP="00760D7B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5384F137" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRDefault="00BB14AD" w:rsidP="00760D7B">
+    <w:p w14:paraId="1B3D1432" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRDefault="00BB14AD" w:rsidP="00760D7B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E26BF1F" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRDefault="00BB14AD" w:rsidP="00760D7B">
+    <w:p w14:paraId="113C7EA2" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRDefault="00BB14AD" w:rsidP="00760D7B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F7ED092" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRPr="00DD545C" w:rsidRDefault="00BB14AD" w:rsidP="00760D7B">
+    <w:p w14:paraId="58D2D6BB" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRPr="00DD545C" w:rsidRDefault="00BB14AD" w:rsidP="00760D7B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F142F61" w14:textId="77777777" w:rsidR="009226D0" w:rsidRPr="00DD545C" w:rsidRDefault="009226D0" w:rsidP="00CE2556">
+    <w:p w14:paraId="2B84A185" w14:textId="77777777" w:rsidR="009226D0" w:rsidRPr="00DD545C" w:rsidRDefault="009226D0" w:rsidP="00CE2556">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD545C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Angaben zur </w:t>
       </w:r>
       <w:r w:rsidR="0025072E" w:rsidRPr="00DD545C">
         <w:rPr>
@@ -2103,206 +2096,205 @@
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tätigkeiten</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3095"/>
         <w:gridCol w:w="1334"/>
         <w:gridCol w:w="4859"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00883F3F" w:rsidRPr="00E86597" w14:paraId="31CAAF89" w14:textId="77777777" w:rsidTr="00650BB4">
+      <w:tr w:rsidR="00883F3F" w:rsidRPr="00E86597" w14:paraId="75E2D84D" w14:textId="77777777" w:rsidTr="00650BB4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="246A7AE0" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRPr="00E86597" w:rsidRDefault="00883F3F" w:rsidP="00BB14AD">
+          <w:p w14:paraId="1A354023" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRPr="00E86597" w:rsidRDefault="00883F3F" w:rsidP="00BB14AD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gesamtanzahl aller AZAV</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23F8A6AA" w14:textId="77777777" w:rsidR="00F41E26" w:rsidRPr="00E86597" w:rsidRDefault="00BB14AD" w:rsidP="00BB14AD">
+          <w:p w14:paraId="07EA49DF" w14:textId="77777777" w:rsidR="00F41E26" w:rsidRPr="00E86597" w:rsidRDefault="00BB14AD" w:rsidP="00BB14AD">
             <w:pPr>
               <w:ind w:left="-76"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidR="00883F3F" w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>relevanten Mitarbeiter</w:t>
             </w:r>
             <w:r w:rsidR="00F41E26" w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="151E7F95" w14:textId="77777777" w:rsidR="00883F3F" w:rsidRPr="00E86597" w:rsidRDefault="00F41E26" w:rsidP="00F41E26">
+          <w:p w14:paraId="4220AA9B" w14:textId="77777777" w:rsidR="00883F3F" w:rsidRPr="00E86597" w:rsidRDefault="00F41E26" w:rsidP="00F41E26">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00BB14AD" w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00883F3F" w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(Summe aus 2.1 und 2.2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="718" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4E1136F8" w14:textId="77777777" w:rsidR="00883F3F" w:rsidRPr="00E86597" w:rsidRDefault="00F41E26" w:rsidP="00AB1939">
+          <w:p w14:paraId="7A3DD7CB" w14:textId="77777777" w:rsidR="00883F3F" w:rsidRPr="00E86597" w:rsidRDefault="00F41E26" w:rsidP="00AB1939">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Anzahl:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2616" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="057698A5" w14:textId="77777777" w:rsidR="00883F3F" w:rsidRPr="00E86597" w:rsidRDefault="00F41E26" w:rsidP="00760D7B">
+          <w:p w14:paraId="318C7EA2" w14:textId="77777777" w:rsidR="00883F3F" w:rsidRPr="00E86597" w:rsidRDefault="00F41E26" w:rsidP="00760D7B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Angabe in Vollzeitstellen (Vollzeitäquivalent)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002061D6" w:rsidRPr="00E86597" w14:paraId="4B8C748C" w14:textId="77777777" w:rsidTr="00650BB4">
+      <w:tr w:rsidR="002061D6" w:rsidRPr="00E86597" w14:paraId="2E11F09D" w14:textId="77777777" w:rsidTr="00650BB4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="47BCDA15" w14:textId="77777777" w:rsidR="00B23695" w:rsidRPr="00E86597" w:rsidRDefault="00B23695" w:rsidP="00BB14AD">
+          <w:p w14:paraId="1A90FECE" w14:textId="77777777" w:rsidR="00B23695" w:rsidRPr="00E86597" w:rsidRDefault="00B23695" w:rsidP="00BB14AD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Anzahl der Mitarbeiter in </w:t>
             </w:r>
             <w:r w:rsidR="0025072E" w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -2360,115 +2352,114 @@
             <w:r w:rsidR="00BF26B7" w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Zentrale </w:t>
             </w:r>
             <w:r w:rsidR="0025072E" w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>sowie an den Standorten</w:t>
             </w:r>
             <w:r w:rsidR="001B635D" w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33074420" w14:textId="77777777" w:rsidR="0025072E" w:rsidRPr="00E86597" w:rsidRDefault="0025072E" w:rsidP="00760D7B">
-[...8 lines deleted...]
-          <w:p w14:paraId="38CD5A10" w14:textId="77777777" w:rsidR="0025072E" w:rsidRPr="00E86597" w:rsidRDefault="0025072E" w:rsidP="00760D7B">
+          <w:p w14:paraId="478BEFFD" w14:textId="77777777" w:rsidR="0025072E" w:rsidRPr="00E86597" w:rsidRDefault="0025072E" w:rsidP="00760D7B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E829DDE" w14:textId="77777777" w:rsidR="0025072E" w:rsidRPr="00E86597" w:rsidRDefault="0025072E" w:rsidP="00760D7B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Anmerkungen:</w:t>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mitarbeiter der Standorte werden im unteren Teil (Standortangaben) noch einmal aufgeführt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="718" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3904FADE" w14:textId="77777777" w:rsidR="00B23695" w:rsidRPr="00E86597" w:rsidRDefault="00F41E26" w:rsidP="00AB1939">
+          <w:p w14:paraId="53EF2923" w14:textId="77777777" w:rsidR="00B23695" w:rsidRPr="00E86597" w:rsidRDefault="00F41E26" w:rsidP="00AB1939">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Anzahl:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2616" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="0F18F570" w14:textId="77777777" w:rsidR="008505B6" w:rsidRPr="00E86597" w:rsidRDefault="008505B6" w:rsidP="00760D7B">
+          <w:p w14:paraId="1909F53D" w14:textId="77777777" w:rsidR="008505B6" w:rsidRPr="00E86597" w:rsidRDefault="008505B6" w:rsidP="00760D7B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:strike/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Berechnung bezogen auf die eingesetzte Zeit innerhalb </w:t>
             </w:r>
             <w:r w:rsidR="002061D6" w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>der</w:t>
             </w:r>
             <w:r w:rsidRPr="00E86597">
@@ -2477,96 +2468,96 @@
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AZAV relevanten Tätigkeiten</w:t>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> aufgerechnet auf eine Vollzeitstelle</w:t>
             </w:r>
             <w:r w:rsidR="00883F3F" w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A7CB0" w:rsidRPr="00E86597" w14:paraId="30F29EA6" w14:textId="77777777" w:rsidTr="006A7CB0">
+      <w:tr w:rsidR="006A7CB0" w:rsidRPr="00E86597" w14:paraId="424EA62E" w14:textId="77777777" w:rsidTr="006A7CB0">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="665FF4CD" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRPr="00E86597" w:rsidRDefault="006A7CB0" w:rsidP="00BB14AD">
+          <w:p w14:paraId="01488D82" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRPr="00E86597" w:rsidRDefault="006A7CB0" w:rsidP="00BB14AD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Anzahl der </w:t>
             </w:r>
             <w:r w:rsidR="00BB14AD" w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A3F436E" w14:textId="77777777" w:rsidR="006A7CB0" w:rsidRPr="00E86597" w:rsidRDefault="006A7CB0" w:rsidP="00BB14AD">
+          <w:p w14:paraId="576958DE" w14:textId="77777777" w:rsidR="006A7CB0" w:rsidRPr="00E86597" w:rsidRDefault="006A7CB0" w:rsidP="00BB14AD">
             <w:pPr>
               <w:ind w:left="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">freien/nebenberuflichen Mitarbeiter </w:t>
             </w:r>
             <w:r w:rsidR="002061D6" w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>aufgerechnet</w:t>
@@ -2580,82 +2571,81 @@
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> auf </w:t>
             </w:r>
             <w:r w:rsidR="002061D6" w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Vollzeitstellen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="718" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="380A761A" w14:textId="77777777" w:rsidR="006A7CB0" w:rsidRPr="00E86597" w:rsidRDefault="00F41E26" w:rsidP="00DB6C8C">
+          <w:p w14:paraId="7F830FAB" w14:textId="77777777" w:rsidR="006A7CB0" w:rsidRPr="00E86597" w:rsidRDefault="00F41E26" w:rsidP="00DB6C8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Anzahl:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2616" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="0461A48E" w14:textId="77777777" w:rsidR="006A7CB0" w:rsidRPr="00E86597" w:rsidRDefault="006A7CB0" w:rsidP="00DB6C8C">
+          <w:p w14:paraId="61FD0250" w14:textId="77777777" w:rsidR="006A7CB0" w:rsidRPr="00E86597" w:rsidRDefault="006A7CB0" w:rsidP="00DB6C8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Honorarkräfte </w:t>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Berechnung </w:t>
             </w:r>
             <w:r w:rsidR="008505B6" w:rsidRPr="00E86597">
@@ -2706,61 +2696,61 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>aufgerechnet auf Vollzeitstelle</w:t>
             </w:r>
             <w:r w:rsidR="002061D6" w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="66BD0F95" w14:textId="77777777" w:rsidR="009237C7" w:rsidRPr="00E86597" w:rsidRDefault="009237C7">
+    <w:p w14:paraId="5E4A1ADC" w14:textId="77777777" w:rsidR="009237C7" w:rsidRPr="00E86597" w:rsidRDefault="009237C7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E0BB9B1" w14:textId="77777777" w:rsidR="00087C9E" w:rsidRPr="00E86597" w:rsidRDefault="00CE2556">
+    <w:p w14:paraId="5BF55631" w14:textId="77777777" w:rsidR="00087C9E" w:rsidRPr="00E86597" w:rsidRDefault="00CE2556">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidR="00087C9E" w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Fach</w:t>
       </w:r>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
@@ -2777,60 +2767,60 @@
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3152"/>
         <w:gridCol w:w="1306"/>
         <w:gridCol w:w="4830"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00087C9E" w:rsidRPr="00E86597" w14:paraId="1BEC2116" w14:textId="77777777" w:rsidTr="008833E5">
+      <w:tr w:rsidR="00087C9E" w:rsidRPr="00E86597" w14:paraId="6245EA9D" w14:textId="77777777" w:rsidTr="008833E5">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="22DFB117" w14:textId="77777777" w:rsidR="00087C9E" w:rsidRPr="00E86597" w:rsidRDefault="00087C9E" w:rsidP="00087C9E">
+          <w:p w14:paraId="6DF881B2" w14:textId="77777777" w:rsidR="00087C9E" w:rsidRPr="00E86597" w:rsidRDefault="00087C9E" w:rsidP="00087C9E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
             <w:r w:rsidR="00A00754" w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Maßnahmen zur </w:t>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
@@ -2847,344 +2837,358 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Eingliederung</w:t>
             </w:r>
             <w:r w:rsidR="00A00754" w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> nach § 45 SGB III</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A998782" w14:textId="77777777" w:rsidR="00087C9E" w:rsidRPr="00E86597" w:rsidRDefault="00087C9E" w:rsidP="00B01270">
+          <w:p w14:paraId="71947914" w14:textId="77777777" w:rsidR="00087C9E" w:rsidRPr="00E86597" w:rsidRDefault="00087C9E" w:rsidP="00B01270">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00AB1939" w:rsidRPr="00E86597">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="6EF0835B" w14:textId="77777777" w:rsidR="00087C9E" w:rsidRPr="00E86597" w:rsidRDefault="00A00754" w:rsidP="00A00754">
+          <w:p w14:paraId="67F5F85D" w14:textId="77777777" w:rsidR="00087C9E" w:rsidRPr="00E86597" w:rsidRDefault="00A00754" w:rsidP="00A00754">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Aktivierung und berufliche Eingliederung nach </w:t>
             </w:r>
             <w:r w:rsidR="00087C9E" w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>§45 SGB III</w:t>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Absatz 1, Satz 1 Nr. 1 bis 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008833E5" w:rsidRPr="00E86597" w14:paraId="4ECA1FD6" w14:textId="77777777" w:rsidTr="008833E5">
+      <w:tr w:rsidR="008833E5" w:rsidRPr="00E86597" w14:paraId="146EB2E8" w14:textId="77777777" w:rsidTr="008833E5">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="4CBE198A" w14:textId="77777777" w:rsidR="008833E5" w:rsidRPr="00E86597" w:rsidRDefault="008833E5" w:rsidP="008833E5">
+          <w:p w14:paraId="2F467947" w14:textId="77777777" w:rsidR="008833E5" w:rsidRPr="00E86597" w:rsidRDefault="008833E5" w:rsidP="008833E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Welche Art von Maßnahmen sollen zugelassen werden:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33E6A717" w14:textId="77777777" w:rsidR="008833E5" w:rsidRPr="00E86597" w:rsidRDefault="008833E5" w:rsidP="008833E5">
+          <w:p w14:paraId="3DA77661" w14:textId="77777777" w:rsidR="008833E5" w:rsidRPr="00E86597" w:rsidRDefault="008833E5" w:rsidP="008833E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">z.B. §16k, Coachings, Bewerbungstraining, Gründercoaching </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32A4DCAC" w14:textId="77777777" w:rsidR="008833E5" w:rsidRPr="00E86597" w:rsidRDefault="008833E5" w:rsidP="008833E5">
-[...8 lines deleted...]
-          <w:p w14:paraId="79B2789D" w14:textId="77777777" w:rsidR="008833E5" w:rsidRPr="00E86597" w:rsidRDefault="008833E5" w:rsidP="008833E5">
+          <w:p w14:paraId="5C753C0E" w14:textId="77777777" w:rsidR="008833E5" w:rsidRPr="00E86597" w:rsidRDefault="008833E5" w:rsidP="008833E5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="188DD69B" w14:textId="77777777" w:rsidR="008833E5" w:rsidRPr="00E86597" w:rsidRDefault="008833E5" w:rsidP="008833E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A00754" w:rsidRPr="00E86597" w14:paraId="3C5C65A7" w14:textId="77777777" w:rsidTr="008833E5">
+      <w:tr w:rsidR="00A00754" w:rsidRPr="00E86597" w14:paraId="011C58DB" w14:textId="77777777" w:rsidTr="008833E5">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="3B3437DF" w14:textId="77777777" w:rsidR="00A00754" w:rsidRPr="00E86597" w:rsidRDefault="00A00754" w:rsidP="00087C9E">
+          <w:p w14:paraId="75D22367" w14:textId="77777777" w:rsidR="00A00754" w:rsidRPr="00E86597" w:rsidRDefault="00A00754" w:rsidP="00087C9E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2. Vergütete Arbeitsvermittlung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D504BC3" w14:textId="77777777" w:rsidR="00A00754" w:rsidRPr="00E86597" w:rsidRDefault="00A00754" w:rsidP="00B01270">
+          <w:p w14:paraId="19A51E4E" w14:textId="77777777" w:rsidR="00A00754" w:rsidRPr="00E86597" w:rsidRDefault="00A00754" w:rsidP="00B01270">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006F2DB7" w:rsidRPr="00E86597">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="6C776B4D" w14:textId="77777777" w:rsidR="00A00754" w:rsidRPr="00E86597" w:rsidRDefault="00A00754" w:rsidP="00A00754">
+          <w:p w14:paraId="6E8861C9" w14:textId="77777777" w:rsidR="00A00754" w:rsidRPr="00E86597" w:rsidRDefault="00A00754" w:rsidP="00A00754">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Erfolgsbezogene, vergütete Arbeitsvermittlung in eine versicherungspflichtige Beschäftigung nach §45 SGB III, Absatz 4, Satz 3, Nummer 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F1EF9" w:rsidRPr="00E86597" w14:paraId="52AFBD18" w14:textId="77777777" w:rsidTr="008833E5">
+      <w:tr w:rsidR="004F1EF9" w:rsidRPr="00E86597" w14:paraId="4B41193F" w14:textId="77777777" w:rsidTr="008833E5">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="3FB49B19" w14:textId="77777777" w:rsidR="004F1EF9" w:rsidRPr="00E86597" w:rsidRDefault="00A00754" w:rsidP="00A00754">
+          <w:p w14:paraId="37896E59" w14:textId="77777777" w:rsidR="004F1EF9" w:rsidRPr="00E86597" w:rsidRDefault="00A00754" w:rsidP="00A00754">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="004F1EF9" w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="005C5894" w:rsidRPr="00E86597">
               <w:rPr>
@@ -3193,1521 +3197,1554 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Maßnahmen der B</w:t>
             </w:r>
             <w:r w:rsidR="004F1EF9" w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>erufswahl und Berufsausbildung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EAEE959" w14:textId="77777777" w:rsidR="004F1EF9" w:rsidRPr="00E86597" w:rsidRDefault="004F1EF9" w:rsidP="00B01270">
+          <w:p w14:paraId="2E5B2D4B" w14:textId="77777777" w:rsidR="004F1EF9" w:rsidRPr="00E86597" w:rsidRDefault="004F1EF9" w:rsidP="00B01270">
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F6567B" w:rsidRPr="00E86597">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="673AB7F2" w14:textId="77777777" w:rsidR="004F1EF9" w:rsidRPr="00E86597" w:rsidRDefault="00A00754" w:rsidP="00A00754">
+          <w:p w14:paraId="7AE556D5" w14:textId="77777777" w:rsidR="004F1EF9" w:rsidRPr="00E86597" w:rsidRDefault="00A00754" w:rsidP="00A00754">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Berufswahl und Berufsausbildung nach dem Dritten Abschnitt des Dritten Kapitels des SGB III. </w:t>
             </w:r>
             <w:r w:rsidR="004F1EF9" w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>§48 bis §80</w:t>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
             <w:r w:rsidR="004F1EF9" w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SGB III</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F1EF9" w:rsidRPr="00E86597" w14:paraId="5C04DD4E" w14:textId="77777777" w:rsidTr="008833E5">
+      <w:tr w:rsidR="004F1EF9" w:rsidRPr="00E86597" w14:paraId="5B0ABDB6" w14:textId="77777777" w:rsidTr="008833E5">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="3AF61710" w14:textId="77777777" w:rsidR="004F1EF9" w:rsidRPr="00E86597" w:rsidRDefault="00A00754" w:rsidP="00A00754">
+          <w:p w14:paraId="1B726712" w14:textId="1AE6DC9A" w:rsidR="004F1EF9" w:rsidRPr="00E86597" w:rsidRDefault="00A00754" w:rsidP="00A00754">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="004F1EF9" w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>. Berufliche Weiterbildung (</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">. Berufliche Weiterbildung (FbW) </w:t>
             </w:r>
             <w:r w:rsidR="00883F3F" w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Qualifizierungschancengesetz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DDF9662" w14:textId="77777777" w:rsidR="004F1EF9" w:rsidRPr="00E86597" w:rsidRDefault="004F1EF9" w:rsidP="00B01270">
+          <w:p w14:paraId="0EE8E792" w14:textId="77777777" w:rsidR="004F1EF9" w:rsidRPr="00E86597" w:rsidRDefault="004F1EF9" w:rsidP="00B01270">
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00AB1939" w:rsidRPr="00E86597">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="5598F1B6" w14:textId="77777777" w:rsidR="00A00754" w:rsidRPr="00E86597" w:rsidRDefault="00A00754" w:rsidP="00760D7B">
+          <w:p w14:paraId="18089133" w14:textId="77777777" w:rsidR="00A00754" w:rsidRPr="00E86597" w:rsidRDefault="00A00754" w:rsidP="00760D7B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Berufliche Weiterbildung nach dem Vierten Abschnitt des Dritten Kapitels des SGB III, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="677DB13A" w14:textId="77777777" w:rsidR="004F1EF9" w:rsidRPr="00E86597" w:rsidRDefault="004F1EF9" w:rsidP="00A00754">
+          <w:p w14:paraId="1BB71E1B" w14:textId="77777777" w:rsidR="004F1EF9" w:rsidRPr="00E86597" w:rsidRDefault="004F1EF9" w:rsidP="00A00754">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>§81 bis §87 SGB III</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008833E5" w:rsidRPr="00E86597" w14:paraId="6287C4F9" w14:textId="77777777" w:rsidTr="008833E5">
+      <w:tr w:rsidR="008833E5" w:rsidRPr="00E86597" w14:paraId="0A6FC917" w14:textId="77777777" w:rsidTr="008833E5">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="41AACE01" w14:textId="77777777" w:rsidR="008833E5" w:rsidRPr="00E86597" w:rsidRDefault="008833E5" w:rsidP="008833E5">
+          <w:p w14:paraId="461CC908" w14:textId="77777777" w:rsidR="008833E5" w:rsidRPr="00E86597" w:rsidRDefault="008833E5" w:rsidP="008833E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Welche Art von Maßnahmen sollen zugelassen werden:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50ADDFF1" w14:textId="77777777" w:rsidR="008833E5" w:rsidRPr="00E86597" w:rsidRDefault="008833E5" w:rsidP="008833E5">
+          <w:p w14:paraId="5959108C" w14:textId="77777777" w:rsidR="008833E5" w:rsidRPr="00E86597" w:rsidRDefault="008833E5" w:rsidP="008833E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>z.B. Fahrschulmaßnahmen, Schutz und Sicherheit, Pflegemaßnahmen, Teilqualifikationen (TQ), Umschulungen</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="397509C0" w14:textId="77777777" w:rsidR="008833E5" w:rsidRPr="00E86597" w:rsidRDefault="008833E5" w:rsidP="008833E5">
-[...8 lines deleted...]
-          <w:p w14:paraId="5A03E57D" w14:textId="77777777" w:rsidR="008833E5" w:rsidRPr="00E86597" w:rsidRDefault="008833E5" w:rsidP="008833E5">
+          <w:p w14:paraId="48DCA021" w14:textId="77777777" w:rsidR="008833E5" w:rsidRPr="00E86597" w:rsidRDefault="008833E5" w:rsidP="008833E5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52F7E096" w14:textId="77777777" w:rsidR="008833E5" w:rsidRPr="00E86597" w:rsidRDefault="008833E5" w:rsidP="008833E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F1EF9" w:rsidRPr="00E86597" w14:paraId="7B5B0CD8" w14:textId="77777777" w:rsidTr="008833E5">
+      <w:tr w:rsidR="004F1EF9" w:rsidRPr="00E86597" w14:paraId="692D8CB6" w14:textId="77777777" w:rsidTr="008833E5">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="0D9C7920" w14:textId="77777777" w:rsidR="004F1EF9" w:rsidRPr="00E86597" w:rsidRDefault="00A00754" w:rsidP="00A00754">
+          <w:p w14:paraId="7D822EB9" w14:textId="77777777" w:rsidR="004F1EF9" w:rsidRPr="00E86597" w:rsidRDefault="00A00754" w:rsidP="00A00754">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6. Maßnahmen zur Teilhabe behinderter Menschen am Arbeitsleben</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46DF6CFC" w14:textId="77777777" w:rsidR="004F1EF9" w:rsidRPr="00E86597" w:rsidRDefault="004F1EF9" w:rsidP="00B01270">
+          <w:p w14:paraId="06477854" w14:textId="77777777" w:rsidR="004F1EF9" w:rsidRPr="00E86597" w:rsidRDefault="004F1EF9" w:rsidP="00B01270">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006F2DB7" w:rsidRPr="00E86597">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="0464C768" w14:textId="77777777" w:rsidR="009F0979" w:rsidRPr="00E86597" w:rsidRDefault="00A00754" w:rsidP="00760D7B">
+          <w:p w14:paraId="7EDFF193" w14:textId="77777777" w:rsidR="009F0979" w:rsidRPr="00E86597" w:rsidRDefault="00A00754" w:rsidP="00760D7B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Maßnahmen zur Teilhabe behinderter Menschen am Arbeitsleben nach dem Siebten Abschnitt des Dritten Kapitels des SGB III, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29429BAD" w14:textId="77777777" w:rsidR="004F1EF9" w:rsidRPr="00E86597" w:rsidRDefault="00A00754" w:rsidP="009F0979">
+          <w:p w14:paraId="7043840B" w14:textId="77777777" w:rsidR="004F1EF9" w:rsidRPr="00E86597" w:rsidRDefault="00A00754" w:rsidP="009F0979">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>§112 bis §129 SGB III</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6F08A1DE" w14:textId="77777777" w:rsidR="009F0979" w:rsidRPr="00E86597" w:rsidRDefault="009F0979">
+    <w:p w14:paraId="137BFF8E" w14:textId="77777777" w:rsidR="009F0979" w:rsidRPr="00E86597" w:rsidRDefault="009F0979">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3936B4F7" w14:textId="77777777" w:rsidR="00012CED" w:rsidRPr="00E86597" w:rsidRDefault="00012CED">
+    <w:p w14:paraId="1707B179" w14:textId="77777777" w:rsidR="00012CED" w:rsidRPr="00E86597" w:rsidRDefault="00012CED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02C93031" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRPr="00E86597" w:rsidRDefault="00BB14AD">
+    <w:p w14:paraId="1D301BFE" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRPr="00E86597" w:rsidRDefault="00BB14AD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B4A6DB6" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRPr="00E86597" w:rsidRDefault="00BB14AD">
+    <w:p w14:paraId="59AE991E" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRPr="00E86597" w:rsidRDefault="00BB14AD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="715FDBDF" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRPr="00E86597" w:rsidRDefault="00BB14AD">
+    <w:p w14:paraId="1A34F66F" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRPr="00E86597" w:rsidRDefault="00BB14AD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0582FB6B" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRPr="00E86597" w:rsidRDefault="00BB14AD">
+    <w:p w14:paraId="7CDEAE54" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRPr="00E86597" w:rsidRDefault="00BB14AD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CF3DFA9" w14:textId="77777777" w:rsidR="004F1EF9" w:rsidRPr="00E86597" w:rsidRDefault="004F1EF9" w:rsidP="00CE2556">
+    <w:p w14:paraId="05D2BA97" w14:textId="77777777" w:rsidR="004F1EF9" w:rsidRPr="00E86597" w:rsidRDefault="004F1EF9" w:rsidP="00CE2556">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Angaben zum QM-System</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3095"/>
         <w:gridCol w:w="1334"/>
         <w:gridCol w:w="4859"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B23695" w:rsidRPr="00E86597" w14:paraId="5409C0F3" w14:textId="77777777" w:rsidTr="00364A3C">
+      <w:tr w:rsidR="00B23695" w:rsidRPr="00E86597" w14:paraId="34E73032" w14:textId="77777777" w:rsidTr="00364A3C">
         <w:trPr>
           <w:trHeight w:val="1411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="02D81B2F" w14:textId="77777777" w:rsidR="00B23695" w:rsidRPr="00E86597" w:rsidRDefault="009226D0" w:rsidP="00760D7B">
+          <w:p w14:paraId="004CDFE4" w14:textId="77777777" w:rsidR="00B23695" w:rsidRPr="00E86597" w:rsidRDefault="009226D0" w:rsidP="00760D7B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Haben Sie </w:t>
             </w:r>
             <w:r w:rsidR="00D00795" w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>schon einmal eine Zertifizierung bei einer anderen fachkundigen Stelle beantragt und sind dort abgelehnt worden</w:t>
             </w:r>
             <w:r w:rsidR="00FA5EE0" w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, oder waren Sie bereits bei einer anderen fachkundigen Stelle zugelassen und Ihre Zertifizierung wurde ausgesetzt oder entzogen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="718" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="379783CF" w14:textId="77777777" w:rsidR="00087C9E" w:rsidRPr="00E86597" w:rsidRDefault="00087C9E" w:rsidP="00760D7B">
-[...8 lines deleted...]
-          <w:p w14:paraId="4AA87CB5" w14:textId="77777777" w:rsidR="00B23695" w:rsidRPr="00E86597" w:rsidRDefault="009226D0" w:rsidP="00760D7B">
+          <w:p w14:paraId="2035E7AD" w14:textId="77777777" w:rsidR="00087C9E" w:rsidRPr="00E86597" w:rsidRDefault="00087C9E" w:rsidP="00760D7B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F059404" w14:textId="77777777" w:rsidR="00B23695" w:rsidRPr="00E86597" w:rsidRDefault="009226D0" w:rsidP="00760D7B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Kontrollkästchen3"/>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00AB1939" w:rsidRPr="00E86597">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nein</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CC51ACC" w14:textId="77777777" w:rsidR="009226D0" w:rsidRPr="00E86597" w:rsidRDefault="009226D0" w:rsidP="00760D7B">
+          <w:p w14:paraId="240C4036" w14:textId="77777777" w:rsidR="009226D0" w:rsidRPr="00E86597" w:rsidRDefault="009226D0" w:rsidP="00760D7B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="Kontrollkästchen4"/>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006F2DB7" w:rsidRPr="00E86597">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2616" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="70A1E54A" w14:textId="77777777" w:rsidR="00B23695" w:rsidRPr="00E86597" w:rsidRDefault="00D00795" w:rsidP="00760D7B">
+          <w:p w14:paraId="05081A88" w14:textId="77777777" w:rsidR="00B23695" w:rsidRPr="00E86597" w:rsidRDefault="00D00795" w:rsidP="00760D7B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Wenn Ja, mit welcher Begründung</w:t>
             </w:r>
             <w:r w:rsidR="009226D0" w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DE63847" w14:textId="77777777" w:rsidR="009226D0" w:rsidRPr="00E86597" w:rsidRDefault="009226D0" w:rsidP="00760D7B">
+          <w:p w14:paraId="22EE8EC0" w14:textId="77777777" w:rsidR="009226D0" w:rsidRPr="00E86597" w:rsidRDefault="009226D0" w:rsidP="00760D7B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E106E2" w:rsidRPr="00E86597" w14:paraId="2B3591CE" w14:textId="77777777" w:rsidTr="00364A3C">
+      <w:tr w:rsidR="00E106E2" w:rsidRPr="00E86597" w14:paraId="09A2A48A" w14:textId="77777777" w:rsidTr="00364A3C">
         <w:trPr>
           <w:trHeight w:val="1131"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="153C1D38" w14:textId="77777777" w:rsidR="00E106E2" w:rsidRPr="00E86597" w:rsidRDefault="00FC592B" w:rsidP="00256DEC">
+          <w:p w14:paraId="2430BCD7" w14:textId="77777777" w:rsidR="00E106E2" w:rsidRPr="00E86597" w:rsidRDefault="00FC592B" w:rsidP="00256DEC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Arbeiten Sie mit einem Berater zusammen? </w:t>
             </w:r>
             <w:r w:rsidR="00E106E2" w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(Falls ja, bitte Name des/der Berater/in und Umfang der Beratung angeben</w:t>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="718" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3E39B93F" w14:textId="77777777" w:rsidR="00E106E2" w:rsidRPr="00E86597" w:rsidRDefault="00E106E2" w:rsidP="00E106E2">
+          <w:p w14:paraId="7CC9534D" w14:textId="77777777" w:rsidR="00E106E2" w:rsidRPr="00E86597" w:rsidRDefault="00E106E2" w:rsidP="00E106E2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nein</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47847FCD" w14:textId="77777777" w:rsidR="00E106E2" w:rsidRPr="00E86597" w:rsidRDefault="00E106E2" w:rsidP="00E106E2">
+          <w:p w14:paraId="528DB0F3" w14:textId="77777777" w:rsidR="00E106E2" w:rsidRPr="00E86597" w:rsidRDefault="00E106E2" w:rsidP="00E106E2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2616" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4127B41D" w14:textId="77777777" w:rsidR="00E106E2" w:rsidRPr="00E86597" w:rsidRDefault="00E106E2" w:rsidP="00E106E2">
+          <w:p w14:paraId="20CA3D69" w14:textId="77777777" w:rsidR="00E106E2" w:rsidRPr="00E86597" w:rsidRDefault="00E106E2" w:rsidP="00E106E2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E106E2" w:rsidRPr="00E86597" w14:paraId="0D48BA97" w14:textId="77777777" w:rsidTr="00364A3C">
+      <w:tr w:rsidR="00E106E2" w:rsidRPr="00E86597" w14:paraId="438D9254" w14:textId="77777777" w:rsidTr="00364A3C">
         <w:trPr>
           <w:trHeight w:val="1131"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="41275A70" w14:textId="77777777" w:rsidR="00E106E2" w:rsidRPr="00E86597" w:rsidRDefault="00E106E2" w:rsidP="00256DEC">
+          <w:p w14:paraId="3F8EE8DF" w14:textId="77777777" w:rsidR="00E106E2" w:rsidRPr="00E86597" w:rsidRDefault="00E106E2" w:rsidP="00256DEC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Verwenden Sie ein Musterhandbuch (Falls ja, bitte Verlag angeben)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="718" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1DC542EC" w14:textId="77777777" w:rsidR="00E106E2" w:rsidRPr="00E86597" w:rsidRDefault="00E106E2" w:rsidP="00E106E2">
+          <w:p w14:paraId="68888954" w14:textId="77777777" w:rsidR="00E106E2" w:rsidRPr="00E86597" w:rsidRDefault="00E106E2" w:rsidP="00E106E2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nein</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33A50F1C" w14:textId="77777777" w:rsidR="00E106E2" w:rsidRPr="00E86597" w:rsidRDefault="00E106E2" w:rsidP="00E106E2">
+          <w:p w14:paraId="59093EF2" w14:textId="77777777" w:rsidR="00E106E2" w:rsidRPr="00E86597" w:rsidRDefault="00E106E2" w:rsidP="00E106E2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2616" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="5E416190" w14:textId="77777777" w:rsidR="00E106E2" w:rsidRPr="00E86597" w:rsidRDefault="00E106E2" w:rsidP="00256DEC">
+          <w:p w14:paraId="52C0A52D" w14:textId="77777777" w:rsidR="00E106E2" w:rsidRPr="00E86597" w:rsidRDefault="00E106E2" w:rsidP="00256DEC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F1EF9" w:rsidRPr="00E86597" w14:paraId="051AD0A9" w14:textId="77777777" w:rsidTr="00364A3C">
+      <w:tr w:rsidR="004F1EF9" w:rsidRPr="00E86597" w14:paraId="1F5AA6F7" w14:textId="77777777" w:rsidTr="00364A3C">
         <w:trPr>
           <w:trHeight w:val="1131"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="3A2AEE33" w14:textId="77777777" w:rsidR="004F1EF9" w:rsidRPr="00E86597" w:rsidRDefault="004F1EF9" w:rsidP="00256DEC">
+          <w:p w14:paraId="29337855" w14:textId="77777777" w:rsidR="004F1EF9" w:rsidRPr="00E86597" w:rsidRDefault="004F1EF9" w:rsidP="00256DEC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Unser Unternehmen ist bereits nach DIN EN ISO 9001 zertifiziert. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="718" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1C00EEF9" w14:textId="77777777" w:rsidR="004F1EF9" w:rsidRPr="00E86597" w:rsidRDefault="004F1EF9" w:rsidP="00256DEC">
-[...8 lines deleted...]
-          <w:p w14:paraId="6ADC9521" w14:textId="77777777" w:rsidR="004F1EF9" w:rsidRPr="00E86597" w:rsidRDefault="004F1EF9" w:rsidP="00256DEC">
+          <w:p w14:paraId="369C2A39" w14:textId="77777777" w:rsidR="004F1EF9" w:rsidRPr="00E86597" w:rsidRDefault="004F1EF9" w:rsidP="00256DEC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="200CA247" w14:textId="77777777" w:rsidR="004F1EF9" w:rsidRPr="00E86597" w:rsidRDefault="004F1EF9" w:rsidP="00256DEC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="2" w:name="Kontrollkästchen1"/>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00AB1939" w:rsidRPr="00E86597">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nein</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B52088D" w14:textId="77777777" w:rsidR="004F1EF9" w:rsidRPr="00E86597" w:rsidRDefault="004F1EF9" w:rsidP="00256DEC">
+          <w:p w14:paraId="1FBA41E8" w14:textId="77777777" w:rsidR="004F1EF9" w:rsidRPr="00E86597" w:rsidRDefault="004F1EF9" w:rsidP="00256DEC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="3" w:name="Kontrollkästchen2"/>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006F2DB7" w:rsidRPr="00E86597">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2616" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="051EE2EA" w14:textId="77777777" w:rsidR="004F1EF9" w:rsidRPr="00E86597" w:rsidRDefault="004F1EF9" w:rsidP="00256DEC">
+          <w:p w14:paraId="477F1907" w14:textId="77777777" w:rsidR="004F1EF9" w:rsidRPr="00E86597" w:rsidRDefault="004F1EF9" w:rsidP="00256DEC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Auditaufwand kann sich durch die </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CF3EEBF" w14:textId="77777777" w:rsidR="004F1EF9" w:rsidRPr="00E86597" w:rsidRDefault="004F1EF9" w:rsidP="004F1EF9">
+          <w:p w14:paraId="71F000C6" w14:textId="77777777" w:rsidR="004F1EF9" w:rsidRPr="00E86597" w:rsidRDefault="004F1EF9" w:rsidP="004F1EF9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>bestehende ISO 9001 Zertifizierung vermindern. Voraussetzung ist dies nicht.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="70C38A81" w14:textId="77777777" w:rsidR="00FC592B" w:rsidRPr="00E86597" w:rsidRDefault="00FC592B" w:rsidP="00FC592B">
+    <w:p w14:paraId="73C40F18" w14:textId="77777777" w:rsidR="00FC592B" w:rsidRPr="00E86597" w:rsidRDefault="00FC592B" w:rsidP="00FC592B">
       <w:pPr>
         <w:ind w:left="502"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18A57006" w14:textId="77777777" w:rsidR="00FC592B" w:rsidRPr="00E86597" w:rsidRDefault="00FC592B" w:rsidP="00FC592B">
+    <w:p w14:paraId="438402DB" w14:textId="77777777" w:rsidR="00FC592B" w:rsidRPr="00E86597" w:rsidRDefault="00FC592B" w:rsidP="00FC592B">
       <w:pPr>
         <w:ind w:left="502"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DC76515" w14:textId="77777777" w:rsidR="00C94774" w:rsidRPr="00E86597" w:rsidRDefault="00C94774" w:rsidP="009237C7">
+    <w:p w14:paraId="3A6E5E35" w14:textId="77777777" w:rsidR="00C94774" w:rsidRPr="00E86597" w:rsidRDefault="00C94774" w:rsidP="009237C7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sollen mit der Trägerzulassung gleichzeitig Maßnahmen zugelassen werden?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3095"/>
         <w:gridCol w:w="1334"/>
         <w:gridCol w:w="4859"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C94774" w:rsidRPr="00E86597" w14:paraId="1C147230" w14:textId="77777777" w:rsidTr="00B01270">
+      <w:tr w:rsidR="00C94774" w:rsidRPr="00E86597" w14:paraId="64A638AC" w14:textId="77777777" w:rsidTr="00B01270">
         <w:trPr>
           <w:trHeight w:val="1468"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="057D9460" w14:textId="77777777" w:rsidR="00C94774" w:rsidRPr="00E86597" w:rsidRDefault="00C94774" w:rsidP="008119EA">
+          <w:p w14:paraId="3720D825" w14:textId="77777777" w:rsidR="00C94774" w:rsidRPr="00E86597" w:rsidRDefault="00C94774" w:rsidP="008119EA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Wie viele Maßnahmen sollen zugelassen werden?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DB1CDC3" w14:textId="77777777" w:rsidR="00B01270" w:rsidRPr="00E86597" w:rsidRDefault="00B01270" w:rsidP="008119EA">
+          <w:p w14:paraId="0210C276" w14:textId="77777777" w:rsidR="00B01270" w:rsidRPr="00E86597" w:rsidRDefault="00B01270" w:rsidP="008119EA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="718" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="692F9617" w14:textId="77777777" w:rsidR="00C94774" w:rsidRPr="00E86597" w:rsidRDefault="006F2DB7" w:rsidP="00AB1939">
+          <w:p w14:paraId="5800D320" w14:textId="77777777" w:rsidR="00C94774" w:rsidRPr="00E86597" w:rsidRDefault="006F2DB7" w:rsidP="00AB1939">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4765,128 +4802,128 @@
             </w:r>
             <w:r w:rsidR="00AB1939" w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2616" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="619DF1E8" w14:textId="77777777" w:rsidR="00B01270" w:rsidRPr="00E86597" w:rsidRDefault="00C94774" w:rsidP="00B01270">
+          <w:p w14:paraId="32B05D8D" w14:textId="77777777" w:rsidR="00B01270" w:rsidRPr="00E86597" w:rsidRDefault="00C94774" w:rsidP="00B01270">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Hinweis: Die</w:t>
             </w:r>
             <w:r w:rsidR="00B01270" w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Zulassungspreise richten sich nach der Anzahl der gemäß §181 (3) SGB III zu prüfenden Maßnahmen (in der Regel jede Fünfte). Bei Maßnahmen über dem </w:t>
             </w:r>
             <w:r w:rsidR="004F1EF9" w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>BDKS gilt</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03562D4C" w14:textId="77777777" w:rsidR="004F1EF9" w:rsidRPr="00E86597" w:rsidRDefault="004F1EF9" w:rsidP="00B01270">
+          <w:p w14:paraId="3301BC6C" w14:textId="77777777" w:rsidR="004F1EF9" w:rsidRPr="00E86597" w:rsidRDefault="004F1EF9" w:rsidP="00B01270">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>§18</w:t>
             </w:r>
             <w:r w:rsidR="00B01270" w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SGB III</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00237EB7" w:rsidRPr="00E86597" w14:paraId="3E96DEB8" w14:textId="77777777" w:rsidTr="00B01270">
+      <w:tr w:rsidR="00237EB7" w:rsidRPr="00E86597" w14:paraId="44574C90" w14:textId="77777777" w:rsidTr="00B01270">
         <w:trPr>
           <w:trHeight w:val="1468"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="576D4A0B" w14:textId="77777777" w:rsidR="00237EB7" w:rsidRPr="00E86597" w:rsidRDefault="00237EB7" w:rsidP="008119EA">
+          <w:p w14:paraId="57D91C96" w14:textId="77777777" w:rsidR="00237EB7" w:rsidRPr="00E86597" w:rsidRDefault="00237EB7" w:rsidP="008119EA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Sind im Rahmen der Maßnahmenzulassung Kooperationen mit anderen </w:t>
             </w:r>
             <w:r w:rsidR="00827201" w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">nicht AZAV zugelassenen Unternehmen geplant? </w:t>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
@@ -4919,6509 +4956,6804 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">dann </w:t>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>nur bis max. 10% möglich)</w:t>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="718" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="16BE6117" w14:textId="77777777" w:rsidR="005C40E8" w:rsidRPr="00E86597" w:rsidRDefault="005C40E8" w:rsidP="005C40E8">
-[...8 lines deleted...]
-          <w:p w14:paraId="209F61B6" w14:textId="77777777" w:rsidR="005C40E8" w:rsidRPr="00E86597" w:rsidRDefault="005C40E8" w:rsidP="005C40E8">
+          <w:p w14:paraId="3F2A9B3B" w14:textId="77777777" w:rsidR="005C40E8" w:rsidRPr="00E86597" w:rsidRDefault="005C40E8" w:rsidP="005C40E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6092001F" w14:textId="77777777" w:rsidR="005C40E8" w:rsidRPr="00E86597" w:rsidRDefault="005C40E8" w:rsidP="005C40E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nein</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D7438FE" w14:textId="77777777" w:rsidR="00237EB7" w:rsidRPr="00E86597" w:rsidRDefault="005C40E8" w:rsidP="005C40E8">
+          <w:p w14:paraId="5C1B8F5C" w14:textId="77777777" w:rsidR="00237EB7" w:rsidRPr="00E86597" w:rsidRDefault="005C40E8" w:rsidP="005C40E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2616" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EBB32C1" w14:textId="77777777" w:rsidR="00237EB7" w:rsidRPr="00E86597" w:rsidRDefault="005C40E8" w:rsidP="00B01270">
+          <w:p w14:paraId="28579E0E" w14:textId="77777777" w:rsidR="00237EB7" w:rsidRPr="00E86597" w:rsidRDefault="005C40E8" w:rsidP="00B01270">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nachweise werden dann im Rahmen der Maßnahmenzulassung angefordert</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE13BA" w:rsidRPr="00E86597" w14:paraId="70A6138C" w14:textId="77777777" w:rsidTr="00B01270">
+      <w:tr w:rsidR="00CE13BA" w:rsidRPr="00E86597" w14:paraId="0B5C6DE9" w14:textId="77777777" w:rsidTr="00B01270">
         <w:trPr>
           <w:trHeight w:val="1468"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="3CEB130F" w14:textId="77777777" w:rsidR="00CE13BA" w:rsidRPr="00E86597" w:rsidRDefault="00CE13BA" w:rsidP="008119EA">
+          <w:p w14:paraId="6421031B" w14:textId="77777777" w:rsidR="00CE13BA" w:rsidRPr="00E86597" w:rsidRDefault="00CE13BA" w:rsidP="008119EA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Arbeiten Sie mit einem Berater</w:t>
             </w:r>
             <w:r w:rsidR="00FC592B" w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> zusammen?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2146F49A" w14:textId="77777777" w:rsidR="00FC592B" w:rsidRPr="00E86597" w:rsidRDefault="00FC592B" w:rsidP="008119EA">
+          <w:p w14:paraId="618117FF" w14:textId="77777777" w:rsidR="00FC592B" w:rsidRPr="00E86597" w:rsidRDefault="00FC592B" w:rsidP="008119EA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(Falls ja, bitte Name des/der Berater/in und Umfang der Beratung angeben)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="718" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3A227CBB" w14:textId="77777777" w:rsidR="00BF26B7" w:rsidRPr="00E86597" w:rsidRDefault="00BF26B7" w:rsidP="00BF26B7">
+          <w:p w14:paraId="30826EC6" w14:textId="77777777" w:rsidR="00BF26B7" w:rsidRPr="00E86597" w:rsidRDefault="00BF26B7" w:rsidP="00BF26B7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nein</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5817E208" w14:textId="77777777" w:rsidR="00CE13BA" w:rsidRPr="00E86597" w:rsidRDefault="00BF26B7" w:rsidP="00BF26B7">
+          <w:p w14:paraId="16E0734E" w14:textId="77777777" w:rsidR="00CE13BA" w:rsidRPr="00E86597" w:rsidRDefault="00BF26B7" w:rsidP="00BF26B7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2616" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27472D6A" w14:textId="77777777" w:rsidR="00CE13BA" w:rsidRPr="00E86597" w:rsidRDefault="00CE13BA" w:rsidP="00B01270">
+          <w:p w14:paraId="3BB434DA" w14:textId="77777777" w:rsidR="00CE13BA" w:rsidRPr="00E86597" w:rsidRDefault="00CE13BA" w:rsidP="00B01270">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2E48CC1C" w14:textId="77777777" w:rsidR="00C94774" w:rsidRPr="00E86597" w:rsidRDefault="00C94774" w:rsidP="00760D7B">
+    <w:p w14:paraId="73F12788" w14:textId="77777777" w:rsidR="00C94774" w:rsidRPr="00E86597" w:rsidRDefault="00C94774" w:rsidP="00760D7B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39CB1787" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRPr="00E86597" w:rsidRDefault="00BB14AD" w:rsidP="00760D7B">
+    <w:p w14:paraId="05868CD6" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRPr="00E86597" w:rsidRDefault="00BB14AD" w:rsidP="00760D7B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F526937" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRPr="00E86597" w:rsidRDefault="00BB14AD" w:rsidP="00760D7B">
+    <w:p w14:paraId="15D5AE1C" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRPr="00E86597" w:rsidRDefault="00BB14AD" w:rsidP="00760D7B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="579B2E48" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRPr="00E86597" w:rsidRDefault="00BB14AD" w:rsidP="00760D7B">
+    <w:p w14:paraId="41851CC6" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRPr="00E86597" w:rsidRDefault="00BB14AD" w:rsidP="00760D7B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="774B6F0C" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRPr="00E86597" w:rsidRDefault="00BB14AD" w:rsidP="00760D7B">
+    <w:p w14:paraId="2AAD9F0A" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRPr="00E86597" w:rsidRDefault="00BB14AD" w:rsidP="00760D7B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23F018F8" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRPr="00E86597" w:rsidRDefault="00BB14AD" w:rsidP="00760D7B">
+    <w:p w14:paraId="61BB0491" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRPr="00E86597" w:rsidRDefault="00BB14AD" w:rsidP="00760D7B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CFAB471" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRPr="00E86597" w:rsidRDefault="00BB14AD" w:rsidP="00760D7B">
+    <w:p w14:paraId="5EAB28E2" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRPr="00E86597" w:rsidRDefault="00BB14AD" w:rsidP="00760D7B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48E91E6E" w14:textId="77777777" w:rsidR="004D787B" w:rsidRPr="00E86597" w:rsidRDefault="004D787B" w:rsidP="00760D7B">
+    <w:p w14:paraId="674C49C1" w14:textId="77777777" w:rsidR="004D787B" w:rsidRPr="00E86597" w:rsidRDefault="004D787B" w:rsidP="00760D7B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32413176" w14:textId="77777777" w:rsidR="00F86974" w:rsidRPr="00E86597" w:rsidRDefault="00E106E2" w:rsidP="00F86974">
+    <w:p w14:paraId="74B66147" w14:textId="77777777" w:rsidR="00F86974" w:rsidRPr="00E86597" w:rsidRDefault="00E106E2" w:rsidP="00F86974">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Gibt es außer der Hauptgeschäftsstelle weitere </w:t>
       </w:r>
       <w:r w:rsidR="00F86974" w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Standorte?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A134AFF" w14:textId="77777777" w:rsidR="00E106E2" w:rsidRPr="00E86597" w:rsidRDefault="00E106E2" w:rsidP="00F86974">
+    <w:p w14:paraId="13BEDDC7" w14:textId="77777777" w:rsidR="00E106E2" w:rsidRPr="00E86597" w:rsidRDefault="00E106E2" w:rsidP="00F86974">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bitte ausfüllen, wenn Standorte </w:t>
       </w:r>
       <w:r w:rsidR="004D787B" w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>existieren, die in die Zertifizierung mit einbezogen werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2130C4EC" w14:textId="77777777" w:rsidR="00DC4258" w:rsidRPr="00E86597" w:rsidRDefault="00DC4258" w:rsidP="00DC4258">
+    <w:p w14:paraId="1C4ECDDF" w14:textId="77777777" w:rsidR="00DC4258" w:rsidRPr="00E86597" w:rsidRDefault="00DC4258" w:rsidP="00DC4258">
       <w:pPr>
         <w:ind w:left="426" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66FF529F" w14:textId="77777777" w:rsidR="00E106E2" w:rsidRPr="00E86597" w:rsidRDefault="00DC4258" w:rsidP="00760D7B">
+    <w:p w14:paraId="163CAECB" w14:textId="77777777" w:rsidR="00E106E2" w:rsidRPr="00E86597" w:rsidRDefault="00DC4258" w:rsidP="00760D7B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6.1. Begrifflichkeiten</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C118323" w14:textId="77777777" w:rsidR="00DC4258" w:rsidRPr="00E86597" w:rsidRDefault="00DC4258" w:rsidP="00DC4258">
+    <w:p w14:paraId="310A5FDD" w14:textId="77777777" w:rsidR="00DC4258" w:rsidRPr="00E86597" w:rsidRDefault="00DC4258" w:rsidP="00DC4258">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Organisationen mit mehreren Standorten:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76E0CCB3" w14:textId="77777777" w:rsidR="00DC4258" w:rsidRPr="00E86597" w:rsidRDefault="00DC4258" w:rsidP="00DC4258">
+    <w:p w14:paraId="760C6B03" w14:textId="77777777" w:rsidR="00DC4258" w:rsidRPr="00E86597" w:rsidRDefault="00DC4258" w:rsidP="00DC4258">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eine Organisation mit einem einzigen Managementsystem, die eine festgelegte Zentrale besitzt (nicht notwendigerweise der </w:t>
       </w:r>
       <w:r w:rsidR="00F86974" w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zentrale </w:t>
       </w:r>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">der Organisation), </w:t>
-[...8 lines deleted...]
-        <w:t>in der be</w:t>
+        <w:t>der Organisation), in der be</w:t>
       </w:r>
       <w:r w:rsidR="00043942" w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>stimmte Prozesse</w:t>
-[...8 lines deleted...]
-        <w:t>/Tätigkeiten ge</w:t>
+        <w:t>stimmte Prozesse/Tätigkeiten ge</w:t>
       </w:r>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">plant und kontrolliert werden, sowie eine Reihe von (bleibenden, zeitweiligen oder virtuellen) </w:t>
       </w:r>
       <w:r w:rsidR="00F86974" w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Standorten</w:t>
       </w:r>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, in denen solche Prozesse/Tätigkeiten vollständig oder teilweise ausgeführt werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2919D9F4" w14:textId="77777777" w:rsidR="009237C7" w:rsidRPr="00E86597" w:rsidRDefault="009237C7" w:rsidP="00DC4258">
+    <w:p w14:paraId="5572481A" w14:textId="77777777" w:rsidR="009237C7" w:rsidRPr="00E86597" w:rsidRDefault="009237C7" w:rsidP="00DC4258">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FCB20E8" w14:textId="77777777" w:rsidR="00DC4258" w:rsidRPr="00E86597" w:rsidRDefault="00DC4258" w:rsidP="00DC4258">
+    <w:p w14:paraId="1C44EA95" w14:textId="77777777" w:rsidR="00DC4258" w:rsidRPr="00E86597" w:rsidRDefault="00DC4258" w:rsidP="00DC4258">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zentrale: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EBA5820" w14:textId="77777777" w:rsidR="00DC4258" w:rsidRPr="00E86597" w:rsidRDefault="00DC4258" w:rsidP="00DC4258">
+    <w:p w14:paraId="1AE82781" w14:textId="77777777" w:rsidR="00DC4258" w:rsidRPr="00E86597" w:rsidRDefault="00DC4258" w:rsidP="00DC4258">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Die Stelle, die für das Managementsystem verantwortlich ist und dieses zentral kontrolliert</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DD3700F" w14:textId="77777777" w:rsidR="00DC4258" w:rsidRPr="00E86597" w:rsidRDefault="00DC4258" w:rsidP="00DC4258">
+    <w:p w14:paraId="57403D61" w14:textId="77777777" w:rsidR="00DC4258" w:rsidRPr="00E86597" w:rsidRDefault="00DC4258" w:rsidP="00DC4258">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Hinweis:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="537EBE46" w14:textId="77777777" w:rsidR="00DC4258" w:rsidRPr="00E86597" w:rsidRDefault="00DC4258" w:rsidP="00DC4258">
+    <w:p w14:paraId="567F90F2" w14:textId="77777777" w:rsidR="00DC4258" w:rsidRPr="00E86597" w:rsidRDefault="00DC4258" w:rsidP="00DC4258">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Die Zentrale ist Teil der Organisation und darf nicht an eine externe Organisation untervergeben sein.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40566091" w14:textId="77777777" w:rsidR="00DC4258" w:rsidRPr="00E86597" w:rsidRDefault="00DC4258" w:rsidP="00DC4258">
+    <w:p w14:paraId="76E88487" w14:textId="77777777" w:rsidR="00DC4258" w:rsidRPr="00E86597" w:rsidRDefault="00DC4258" w:rsidP="00DC4258">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CC36C0C" w14:textId="77777777" w:rsidR="00DC4258" w:rsidRPr="00E86597" w:rsidRDefault="00DC4258" w:rsidP="00DC4258">
+    <w:p w14:paraId="51312F78" w14:textId="77777777" w:rsidR="00DC4258" w:rsidRPr="00E86597" w:rsidRDefault="00DC4258" w:rsidP="00DC4258">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Bleibender Standort:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0014EC3E" w14:textId="77777777" w:rsidR="00DC4258" w:rsidRPr="00E86597" w:rsidRDefault="00DC4258" w:rsidP="00DC4258">
+    <w:p w14:paraId="66F6F552" w14:textId="77777777" w:rsidR="00DC4258" w:rsidRPr="00E86597" w:rsidRDefault="00DC4258" w:rsidP="00DC4258">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ein (körperlicher oder virtueller) Standort, an dem eine Organisation des Auftraggebers fortlaufend Arbeiten oder Dienstleistungen ausführt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DB7BEDF" w14:textId="77777777" w:rsidR="00DC4258" w:rsidRPr="00E86597" w:rsidRDefault="00DC4258" w:rsidP="00DC4258">
+    <w:p w14:paraId="2B2E25C1" w14:textId="77777777" w:rsidR="00DC4258" w:rsidRPr="00E86597" w:rsidRDefault="00DC4258" w:rsidP="00DC4258">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D223B44" w14:textId="77777777" w:rsidR="00DC4258" w:rsidRPr="00E86597" w:rsidRDefault="00DC4258" w:rsidP="00DC4258">
+    <w:p w14:paraId="246B2439" w14:textId="77777777" w:rsidR="00DC4258" w:rsidRPr="00E86597" w:rsidRDefault="00DC4258" w:rsidP="00DC4258">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Zeitweiliger Standort:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35488768" w14:textId="77777777" w:rsidR="00DC4258" w:rsidRPr="00E86597" w:rsidRDefault="00DC4258" w:rsidP="00DC4258">
+    <w:p w14:paraId="3D5960A5" w14:textId="77777777" w:rsidR="00DC4258" w:rsidRPr="00E86597" w:rsidRDefault="00DC4258" w:rsidP="00DC4258">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ein (physischer oder virtueller) Standort, an dem eine Organisation des Auftraggebers spezifische Arbeiten ausführt oder von dem </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> für einen bestimmten Zeitraum erbracht wird, und der nicht zu einem bleibenden Standort werden soll.</w:t>
+        <w:t>Ein (physischer oder virtueller) Standort, an dem eine Organisation des Auftraggebers spezifische Arbeiten ausführt oder von dem aus eine Dienstleistung für einen bestimmten Zeitraum erbracht wird, und der nicht zu einem bleibenden Standort werden soll.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A7F633E" w14:textId="77777777" w:rsidR="00BF5FE9" w:rsidRPr="00E86597" w:rsidRDefault="00BF5FE9" w:rsidP="00760D7B">
+    <w:p w14:paraId="28DD6DCA" w14:textId="77777777" w:rsidR="00BF5FE9" w:rsidRPr="00E86597" w:rsidRDefault="00BF5FE9" w:rsidP="00760D7B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="440F1FC9" w14:textId="77777777" w:rsidR="009237C7" w:rsidRPr="00E86597" w:rsidRDefault="009237C7" w:rsidP="00760D7B">
+    <w:p w14:paraId="51C99BAC" w14:textId="77777777" w:rsidR="009237C7" w:rsidRPr="00E86597" w:rsidRDefault="009237C7" w:rsidP="00760D7B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6.2. Anforderungen für Organisationen mit mehreren Standorten</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9143" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="71" w:type="dxa"/>
           <w:right w:w="71" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7159"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="992"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00043942" w:rsidRPr="00E86597" w14:paraId="1DDDB366" w14:textId="77777777" w:rsidTr="000F06F5">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00043942" w:rsidRPr="00E86597" w14:paraId="2D621CB9" w14:textId="77777777" w:rsidTr="000F06F5">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="477"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7159" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="134328D4" w14:textId="77777777" w:rsidR="00043942" w:rsidRPr="00E86597" w:rsidRDefault="00043942" w:rsidP="000F06F5">
+          <w:p w14:paraId="3E6605A7" w14:textId="77777777" w:rsidR="00043942" w:rsidRPr="00E86597" w:rsidRDefault="00043942" w:rsidP="000F06F5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Treffen folgende </w:t>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:br/>
               <w:t>Gegebenheiten auf Ihr Unternehmen zu?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12821972" w14:textId="77777777" w:rsidR="00043942" w:rsidRPr="00E86597" w:rsidRDefault="00043942" w:rsidP="000F06F5">
+          <w:p w14:paraId="6AF3AE48" w14:textId="77777777" w:rsidR="00043942" w:rsidRPr="00E86597" w:rsidRDefault="00043942" w:rsidP="000F06F5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2416E862" w14:textId="77777777" w:rsidR="00043942" w:rsidRPr="00E86597" w:rsidRDefault="00043942" w:rsidP="000F06F5">
+          <w:p w14:paraId="2171FF76" w14:textId="77777777" w:rsidR="00043942" w:rsidRPr="00E86597" w:rsidRDefault="00043942" w:rsidP="000F06F5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00043942" w:rsidRPr="00E86597" w14:paraId="5E5F67FC" w14:textId="77777777" w:rsidTr="00D2574C">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00043942" w:rsidRPr="00E86597" w14:paraId="48878EAB" w14:textId="77777777" w:rsidTr="00D2574C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="477"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7159" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D380195" w14:textId="77777777" w:rsidR="00043942" w:rsidRPr="00E86597" w:rsidRDefault="00043942" w:rsidP="000F06F5">
+          <w:p w14:paraId="27F4AA4B" w14:textId="77777777" w:rsidR="00043942" w:rsidRPr="00E86597" w:rsidRDefault="00043942" w:rsidP="000F06F5">
             <w:pPr>
               <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="_Hlk21176592"/>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Die Organisation hat ein einziges Managementsystem?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48A18D71" w14:textId="77777777" w:rsidR="00043942" w:rsidRPr="00E86597" w:rsidRDefault="00D2574C" w:rsidP="00D2574C">
+          <w:p w14:paraId="7035C4DA" w14:textId="77777777" w:rsidR="00043942" w:rsidRPr="00E86597" w:rsidRDefault="00D2574C" w:rsidP="00D2574C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="853"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78BBF97F" w14:textId="77777777" w:rsidR="00043942" w:rsidRPr="00E86597" w:rsidRDefault="00D2574C" w:rsidP="00D2574C">
+          <w:p w14:paraId="59CDD595" w14:textId="77777777" w:rsidR="00043942" w:rsidRPr="00E86597" w:rsidRDefault="00D2574C" w:rsidP="00D2574C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00483E90" w:rsidRPr="00E86597" w14:paraId="175A14F4" w14:textId="77777777" w:rsidTr="00D2574C">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00483E90" w:rsidRPr="00E86597" w14:paraId="12D064FA" w14:textId="77777777" w:rsidTr="00D2574C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="477"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7159" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D25094A" w14:textId="77777777" w:rsidR="00483E90" w:rsidRPr="00E86597" w:rsidRDefault="00483E90" w:rsidP="00483E90">
+          <w:p w14:paraId="13791249" w14:textId="77777777" w:rsidR="00483E90" w:rsidRPr="00E86597" w:rsidRDefault="00483E90" w:rsidP="00483E90">
             <w:pPr>
               <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Die Zentrale ist Teil der Organisation und wird nicht an eine externe</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60E20E15" w14:textId="77777777" w:rsidR="00483E90" w:rsidRPr="00E86597" w:rsidRDefault="00483E90" w:rsidP="00483E90">
+          <w:p w14:paraId="26BF3E08" w14:textId="77777777" w:rsidR="00483E90" w:rsidRPr="00E86597" w:rsidRDefault="00483E90" w:rsidP="00483E90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Organisation untervergeben.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B43304A" w14:textId="77777777" w:rsidR="00483E90" w:rsidRPr="00E86597" w:rsidRDefault="00D2574C" w:rsidP="00D2574C">
+          <w:p w14:paraId="11BB85A3" w14:textId="77777777" w:rsidR="00483E90" w:rsidRPr="00E86597" w:rsidRDefault="00D2574C" w:rsidP="00D2574C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="853"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BA07FF8" w14:textId="77777777" w:rsidR="00483E90" w:rsidRPr="00E86597" w:rsidRDefault="00D2574C" w:rsidP="00D2574C">
+          <w:p w14:paraId="620271B0" w14:textId="77777777" w:rsidR="00483E90" w:rsidRPr="00E86597" w:rsidRDefault="00D2574C" w:rsidP="00D2574C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00043942" w:rsidRPr="00E86597" w14:paraId="7D313821" w14:textId="77777777" w:rsidTr="00D2574C">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00043942" w:rsidRPr="00E86597" w14:paraId="1C6B31DF" w14:textId="77777777" w:rsidTr="00D2574C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="477"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7159" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75E28F88" w14:textId="77777777" w:rsidR="00043942" w:rsidRPr="00E86597" w:rsidRDefault="00043942" w:rsidP="000F06F5">
+          <w:p w14:paraId="5FBE7DD8" w14:textId="77777777" w:rsidR="00043942" w:rsidRPr="00E86597" w:rsidRDefault="00043942" w:rsidP="000F06F5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Die Zentrale muss die organisatorische Befugnis haben, das einzige Managementsystem zu definieren, einzuführen und zu warten.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FA94BC5" w14:textId="77777777" w:rsidR="00043942" w:rsidRPr="00E86597" w:rsidRDefault="00D2574C" w:rsidP="00D2574C">
+          <w:p w14:paraId="29EEBC0F" w14:textId="77777777" w:rsidR="00043942" w:rsidRPr="00E86597" w:rsidRDefault="00D2574C" w:rsidP="00D2574C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="853"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CCC85AD" w14:textId="77777777" w:rsidR="00043942" w:rsidRPr="00E86597" w:rsidRDefault="00D2574C" w:rsidP="00D2574C">
+          <w:p w14:paraId="46B15734" w14:textId="77777777" w:rsidR="00043942" w:rsidRPr="00E86597" w:rsidRDefault="00D2574C" w:rsidP="00D2574C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D2574C" w:rsidRPr="00E86597" w14:paraId="0843260E" w14:textId="77777777" w:rsidTr="00D2574C">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00D2574C" w:rsidRPr="00E86597" w14:paraId="0D2BF01B" w14:textId="77777777" w:rsidTr="00D2574C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="477"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7159" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6443349C" w14:textId="77777777" w:rsidR="00D2574C" w:rsidRPr="00E86597" w:rsidRDefault="00D2574C" w:rsidP="00D2574C">
+          <w:p w14:paraId="5764F288" w14:textId="77777777" w:rsidR="00D2574C" w:rsidRPr="00E86597" w:rsidRDefault="00D2574C" w:rsidP="00D2574C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Das einzige Managementsystem der Organisation unterliegt einer zentralen Überprüfung durch die Geschäftsführung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="014630CC" w14:textId="77777777" w:rsidR="00D2574C" w:rsidRPr="00E86597" w:rsidRDefault="00D2574C" w:rsidP="00D2574C">
+          <w:p w14:paraId="56B91FED" w14:textId="77777777" w:rsidR="00D2574C" w:rsidRPr="00E86597" w:rsidRDefault="00D2574C" w:rsidP="00D2574C">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CCAB9B4" w14:textId="77777777" w:rsidR="00D2574C" w:rsidRPr="00E86597" w:rsidRDefault="00D2574C" w:rsidP="00D2574C">
+          <w:p w14:paraId="170A9CBE" w14:textId="77777777" w:rsidR="00D2574C" w:rsidRPr="00E86597" w:rsidRDefault="00D2574C" w:rsidP="00D2574C">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D2574C" w:rsidRPr="00E86597" w14:paraId="51812827" w14:textId="77777777" w:rsidTr="00D2574C">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00D2574C" w:rsidRPr="00E86597" w14:paraId="7D24906E" w14:textId="77777777" w:rsidTr="00D2574C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="477"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7159" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1317A940" w14:textId="77777777" w:rsidR="00D2574C" w:rsidRPr="00E86597" w:rsidRDefault="00D2574C" w:rsidP="00D2574C">
+          <w:p w14:paraId="69A6EF6F" w14:textId="77777777" w:rsidR="00D2574C" w:rsidRPr="00E86597" w:rsidRDefault="00D2574C" w:rsidP="00D2574C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Alle Standorte unterliegen den internen Auditprogramm der Organisation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DC4BEA4" w14:textId="77777777" w:rsidR="00D2574C" w:rsidRPr="00E86597" w:rsidRDefault="00D2574C" w:rsidP="00D2574C">
+          <w:p w14:paraId="443C54EF" w14:textId="77777777" w:rsidR="00D2574C" w:rsidRPr="00E86597" w:rsidRDefault="00D2574C" w:rsidP="00D2574C">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FD24A81" w14:textId="77777777" w:rsidR="00D2574C" w:rsidRPr="00E86597" w:rsidRDefault="00D2574C" w:rsidP="00D2574C">
+          <w:p w14:paraId="599325F8" w14:textId="77777777" w:rsidR="00D2574C" w:rsidRPr="00E86597" w:rsidRDefault="00D2574C" w:rsidP="00D2574C">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D2574C" w:rsidRPr="00E86597" w14:paraId="1749FE6D" w14:textId="77777777" w:rsidTr="00D2574C">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00D2574C" w:rsidRPr="00E86597" w14:paraId="577624C5" w14:textId="77777777" w:rsidTr="00D2574C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="438"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7159" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62EE5295" w14:textId="77777777" w:rsidR="00D2574C" w:rsidRPr="00E86597" w:rsidRDefault="00D2574C" w:rsidP="00D2574C">
+          <w:p w14:paraId="7EC5B708" w14:textId="77777777" w:rsidR="00D2574C" w:rsidRPr="00E86597" w:rsidRDefault="00D2574C" w:rsidP="00D2574C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Die Zentrale stellt sicher, dass Daten von allen Standorten erhoben und analysiert werden, und muss nachweisen können, dass sie in dieser Hinsicht die Befugnisse und Fähigkeiten zur Einleitung organisatorischer Änderungen u.a. in Bezug auf folgendes hat:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BE305FA" w14:textId="77777777" w:rsidR="00D2574C" w:rsidRPr="00E86597" w:rsidRDefault="00D2574C" w:rsidP="00D2574C">
+          <w:p w14:paraId="020B9D7B" w14:textId="77777777" w:rsidR="00D2574C" w:rsidRPr="00E86597" w:rsidRDefault="00D2574C" w:rsidP="00D2574C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7F693E94" w14:textId="77777777" w:rsidR="00D2574C" w:rsidRPr="00E86597" w:rsidRDefault="00D2574C" w:rsidP="00D2574C">
+          <w:p w14:paraId="12A516A2" w14:textId="77777777" w:rsidR="00D2574C" w:rsidRPr="00E86597" w:rsidRDefault="00D2574C" w:rsidP="00D2574C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">(i) Systemdokumentation und Systemveränderungen, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0392B03A" w14:textId="77777777" w:rsidR="00D2574C" w:rsidRPr="00E86597" w:rsidRDefault="00D2574C" w:rsidP="00D2574C">
+          <w:p w14:paraId="6261F901" w14:textId="77777777" w:rsidR="00D2574C" w:rsidRPr="00E86597" w:rsidRDefault="00D2574C" w:rsidP="00D2574C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">(ii) Managementbewertung, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D7F494F" w14:textId="77777777" w:rsidR="00D2574C" w:rsidRPr="00E86597" w:rsidRDefault="00D2574C" w:rsidP="00D2574C">
+          <w:p w14:paraId="639A7606" w14:textId="77777777" w:rsidR="00D2574C" w:rsidRPr="00E86597" w:rsidRDefault="00D2574C" w:rsidP="00D2574C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">(iii) Beschwerden, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="072C23EF" w14:textId="77777777" w:rsidR="00D2574C" w:rsidRPr="00E86597" w:rsidRDefault="00D2574C" w:rsidP="00D2574C">
+          <w:p w14:paraId="37AEBC24" w14:textId="77777777" w:rsidR="00D2574C" w:rsidRPr="00E86597" w:rsidRDefault="00D2574C" w:rsidP="00D2574C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">(iv) Bewertung der Korrekturmaßnahmen, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="436B3F32" w14:textId="77777777" w:rsidR="00D2574C" w:rsidRPr="00E86597" w:rsidRDefault="00D2574C" w:rsidP="00D2574C">
+          <w:p w14:paraId="45748380" w14:textId="77777777" w:rsidR="00D2574C" w:rsidRPr="00E86597" w:rsidRDefault="00D2574C" w:rsidP="00D2574C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">(v) Planung interner Audits und Bewertung der Ergebnisse und </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="046443EC" w14:textId="77777777" w:rsidR="00D2574C" w:rsidRPr="00E86597" w:rsidRDefault="00D2574C" w:rsidP="00D2574C">
+          <w:p w14:paraId="21E597D9" w14:textId="77777777" w:rsidR="00D2574C" w:rsidRPr="00E86597" w:rsidRDefault="00D2574C" w:rsidP="00D2574C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>(vi) gesetzliche und behördliche Anforderungen an der/</w:t>
-[...20 lines deleted...]
-          <w:p w14:paraId="158E77A6" w14:textId="77777777" w:rsidR="00D2574C" w:rsidRPr="00E86597" w:rsidRDefault="00D2574C" w:rsidP="00D2574C">
+              <w:t>(vi) gesetzliche und behördliche Anforderungen an der/den entsprechenden Norm(en)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FFF2B35" w14:textId="77777777" w:rsidR="00D2574C" w:rsidRPr="00E86597" w:rsidRDefault="00D2574C" w:rsidP="00D2574C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1590D6A7" w14:textId="77777777" w:rsidR="00D2574C" w:rsidRPr="00E86597" w:rsidRDefault="00D2574C" w:rsidP="00D2574C">
+          <w:p w14:paraId="7B29861D" w14:textId="77777777" w:rsidR="00D2574C" w:rsidRPr="00E86597" w:rsidRDefault="00D2574C" w:rsidP="00D2574C">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="708772BF" w14:textId="77777777" w:rsidR="00D2574C" w:rsidRPr="00E86597" w:rsidRDefault="00D2574C" w:rsidP="00D2574C">
+          <w:p w14:paraId="030AFC1A" w14:textId="77777777" w:rsidR="00D2574C" w:rsidRPr="00E86597" w:rsidRDefault="00D2574C" w:rsidP="00D2574C">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D2574C" w:rsidRPr="00E86597" w14:paraId="3EFD2A67" w14:textId="77777777" w:rsidTr="00D2574C">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00D2574C" w:rsidRPr="00E86597" w14:paraId="7552B510" w14:textId="77777777" w:rsidTr="00D2574C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="438"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7159" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0CB26AF3" w14:textId="77777777" w:rsidR="00D2574C" w:rsidRPr="00E86597" w:rsidRDefault="00D2574C" w:rsidP="00D2574C">
+          <w:p w14:paraId="6A6D83AA" w14:textId="77777777" w:rsidR="00D2574C" w:rsidRPr="00E86597" w:rsidRDefault="00D2574C" w:rsidP="00D2574C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Existiert eine Zentrale mit rechtlichem bzw. vertraglichem Zugriff auf alle Standorte bzgl. des Managementsystems?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33BDAD77" w14:textId="77777777" w:rsidR="00D2574C" w:rsidRPr="00E86597" w:rsidRDefault="00D2574C" w:rsidP="00D2574C">
+          <w:p w14:paraId="06610965" w14:textId="77777777" w:rsidR="00D2574C" w:rsidRPr="00E86597" w:rsidRDefault="00D2574C" w:rsidP="00D2574C">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EB4891F" w14:textId="77777777" w:rsidR="00D2574C" w:rsidRPr="00E86597" w:rsidRDefault="00D2574C" w:rsidP="00D2574C">
+          <w:p w14:paraId="53B22C1A" w14:textId="77777777" w:rsidR="00D2574C" w:rsidRPr="00E86597" w:rsidRDefault="00D2574C" w:rsidP="00D2574C">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="4"/>
-    <w:p w14:paraId="1150777B" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRPr="00E86597" w:rsidRDefault="009237C7" w:rsidP="00760D7B">
+    <w:p w14:paraId="00F91BEE" w14:textId="77777777" w:rsidR="00BB14AD" w:rsidRPr="00E86597" w:rsidRDefault="009237C7" w:rsidP="00760D7B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>6.3. Angaben Zentrale</w:t>
       </w:r>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:strike/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/Standort(e)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="570456CA" w14:textId="77777777" w:rsidR="00760D7B" w:rsidRPr="00E86597" w:rsidRDefault="00760D7B" w:rsidP="00E106E2">
+    <w:p w14:paraId="6FB12956" w14:textId="77777777" w:rsidR="00760D7B" w:rsidRPr="00E86597" w:rsidRDefault="00760D7B" w:rsidP="00E106E2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2509"/>
         <w:gridCol w:w="1414"/>
         <w:gridCol w:w="4124"/>
         <w:gridCol w:w="1241"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00132830" w:rsidRPr="00E86597" w14:paraId="3B6D4806" w14:textId="77777777" w:rsidTr="00132830">
+      <w:tr w:rsidR="00132830" w:rsidRPr="00E86597" w14:paraId="31C7C2C5" w14:textId="77777777" w:rsidTr="00132830">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="579"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1351" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C826A8F" w14:textId="77777777" w:rsidR="00132830" w:rsidRPr="00E86597" w:rsidRDefault="00132830" w:rsidP="005118B0">
+          <w:p w14:paraId="7A8BCB11" w14:textId="77777777" w:rsidR="00132830" w:rsidRPr="00E86597" w:rsidRDefault="00132830" w:rsidP="005118B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Anschrift</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="123ECE5D" w14:textId="77777777" w:rsidR="00132830" w:rsidRPr="00E86597" w:rsidRDefault="00132830" w:rsidP="005118B0">
+          <w:p w14:paraId="5FFA3619" w14:textId="77777777" w:rsidR="00132830" w:rsidRPr="00E86597" w:rsidRDefault="00132830" w:rsidP="005118B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Zentrale</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E7F742B" w14:textId="77777777" w:rsidR="00132830" w:rsidRPr="00E86597" w:rsidRDefault="00132830" w:rsidP="005118B0">
+          <w:p w14:paraId="1CFA3EB7" w14:textId="77777777" w:rsidR="00132830" w:rsidRPr="00E86597" w:rsidRDefault="00132830" w:rsidP="005118B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(PLZ, Ort, Straße, Nr.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="761" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A9859CE" w14:textId="77777777" w:rsidR="00132830" w:rsidRPr="00E86597" w:rsidRDefault="00132830" w:rsidP="005118B0">
+          <w:p w14:paraId="4744BFF5" w14:textId="77777777" w:rsidR="00132830" w:rsidRPr="00E86597" w:rsidRDefault="00132830" w:rsidP="005118B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Zutreffender Geltungs- </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51BA18EA" w14:textId="77777777" w:rsidR="00132830" w:rsidRPr="00E86597" w:rsidRDefault="00132830" w:rsidP="005118B0">
+          <w:p w14:paraId="3384ECCD" w14:textId="77777777" w:rsidR="00132830" w:rsidRPr="00E86597" w:rsidRDefault="00132830" w:rsidP="005118B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Bereich*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2220" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B5AA41E" w14:textId="77777777" w:rsidR="00132830" w:rsidRPr="00E86597" w:rsidRDefault="00132830" w:rsidP="005118B0">
+          <w:p w14:paraId="0D7D434D" w14:textId="77777777" w:rsidR="00132830" w:rsidRPr="00E86597" w:rsidRDefault="00132830" w:rsidP="005118B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Prozesse Tätigkeiten</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F570E4F" w14:textId="77777777" w:rsidR="00132830" w:rsidRPr="00E86597" w:rsidRDefault="00132830" w:rsidP="005118B0">
+          <w:p w14:paraId="198B97BF" w14:textId="77777777" w:rsidR="00132830" w:rsidRPr="00E86597" w:rsidRDefault="00132830" w:rsidP="005118B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(Bitte Kernprozesse transparent darstellen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="669" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19CCA679" w14:textId="77777777" w:rsidR="00132830" w:rsidRPr="00E86597" w:rsidRDefault="00132830" w:rsidP="005118B0">
+          <w:p w14:paraId="1B494BC3" w14:textId="77777777" w:rsidR="00132830" w:rsidRPr="00E86597" w:rsidRDefault="00132830" w:rsidP="005118B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Summe</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B1B2528" w14:textId="77777777" w:rsidR="00132830" w:rsidRPr="00E86597" w:rsidRDefault="00132830" w:rsidP="005118B0">
+          <w:p w14:paraId="65EC355B" w14:textId="77777777" w:rsidR="00132830" w:rsidRPr="00E86597" w:rsidRDefault="00132830" w:rsidP="005118B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kumulierte Mitarbeiter im </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> auf VZ berechnet je Standort**</w:t>
+              <w:t>Kumulierte Mitarbeiter im AZAV Bereich auf VZ berechnet je Standort**</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00132830" w:rsidRPr="00E86597" w14:paraId="09CBF1A4" w14:textId="77777777" w:rsidTr="00132830">
+      <w:tr w:rsidR="00132830" w:rsidRPr="00E86597" w14:paraId="7D06A7D9" w14:textId="77777777" w:rsidTr="00132830">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1430"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1351" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6A70D582" w14:textId="77777777" w:rsidR="00132830" w:rsidRPr="00E86597" w:rsidRDefault="00132830" w:rsidP="005118B0">
+          <w:p w14:paraId="5787C9D2" w14:textId="77777777" w:rsidR="00132830" w:rsidRPr="00E86597" w:rsidRDefault="00132830" w:rsidP="005118B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="761" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="05BBD970" w14:textId="77777777" w:rsidR="00132830" w:rsidRPr="00E86597" w:rsidRDefault="00132830" w:rsidP="005118B0">
+          <w:p w14:paraId="0F56575B" w14:textId="77777777" w:rsidR="00132830" w:rsidRPr="00E86597" w:rsidRDefault="00132830" w:rsidP="005118B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2220" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="12913ECF" w14:textId="77777777" w:rsidR="00132830" w:rsidRPr="00E86597" w:rsidRDefault="00132830" w:rsidP="005118B0">
+          <w:p w14:paraId="7E61FE45" w14:textId="77777777" w:rsidR="00132830" w:rsidRPr="00E86597" w:rsidRDefault="00132830" w:rsidP="005118B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="669" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6923499D" w14:textId="77777777" w:rsidR="00132830" w:rsidRPr="00E86597" w:rsidRDefault="00132830" w:rsidP="005118B0">
+          <w:p w14:paraId="10649076" w14:textId="77777777" w:rsidR="00132830" w:rsidRPr="00E86597" w:rsidRDefault="00132830" w:rsidP="005118B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00132830" w:rsidRPr="00E86597" w14:paraId="2A1AE344" w14:textId="77777777" w:rsidTr="00132830">
+      <w:tr w:rsidR="00132830" w:rsidRPr="00E86597" w14:paraId="02BD77DA" w14:textId="77777777" w:rsidTr="00132830">
         <w:trPr>
           <w:trHeight w:val="1402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1351" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7001DFBD" w14:textId="77777777" w:rsidR="00132830" w:rsidRPr="00E86597" w:rsidRDefault="00132830" w:rsidP="005118B0">
+          <w:p w14:paraId="03623DC0" w14:textId="77777777" w:rsidR="00132830" w:rsidRPr="00E86597" w:rsidRDefault="00132830" w:rsidP="005118B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="761" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12F15A96" w14:textId="77777777" w:rsidR="00132830" w:rsidRPr="00E86597" w:rsidRDefault="00132830" w:rsidP="005118B0">
+          <w:p w14:paraId="6AE7A36C" w14:textId="77777777" w:rsidR="00132830" w:rsidRPr="00E86597" w:rsidRDefault="00132830" w:rsidP="005118B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">1   </w:t>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">2  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="502CE8F5" w14:textId="77777777" w:rsidR="00132830" w:rsidRPr="00E86597" w:rsidRDefault="00132830" w:rsidP="005118B0">
-[...8 lines deleted...]
-          <w:p w14:paraId="65F1EF3F" w14:textId="77777777" w:rsidR="00132830" w:rsidRPr="00E86597" w:rsidRDefault="00132830" w:rsidP="005118B0">
+          <w:p w14:paraId="53755AAC" w14:textId="77777777" w:rsidR="00132830" w:rsidRPr="00E86597" w:rsidRDefault="00132830" w:rsidP="005118B0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58245CD0" w14:textId="77777777" w:rsidR="00132830" w:rsidRPr="00E86597" w:rsidRDefault="00132830" w:rsidP="005118B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">3   </w:t>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">4   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D74217A" w14:textId="77777777" w:rsidR="00132830" w:rsidRPr="00E86597" w:rsidRDefault="00132830" w:rsidP="005118B0">
-[...8 lines deleted...]
-          <w:p w14:paraId="3B34F3C7" w14:textId="77777777" w:rsidR="00132830" w:rsidRPr="00E86597" w:rsidRDefault="00132830" w:rsidP="005118B0">
+          <w:p w14:paraId="060979B9" w14:textId="77777777" w:rsidR="00132830" w:rsidRPr="00E86597" w:rsidRDefault="00132830" w:rsidP="005118B0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="348F5FBC" w14:textId="77777777" w:rsidR="00132830" w:rsidRPr="00E86597" w:rsidRDefault="00132830" w:rsidP="005118B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7978E471" w14:textId="77777777" w:rsidR="00132830" w:rsidRPr="00E86597" w:rsidRDefault="00132830" w:rsidP="005118B0">
+          <w:p w14:paraId="7B588B9B" w14:textId="77777777" w:rsidR="00132830" w:rsidRPr="00E86597" w:rsidRDefault="00132830" w:rsidP="005118B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2220" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2DE0CA5F" w14:textId="77777777" w:rsidR="00132830" w:rsidRPr="00E86597" w:rsidRDefault="00132830" w:rsidP="005118B0">
+          <w:p w14:paraId="0EF0B11F" w14:textId="77777777" w:rsidR="00132830" w:rsidRPr="00E86597" w:rsidRDefault="00132830" w:rsidP="005118B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="669" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23C07A27" w14:textId="77777777" w:rsidR="00132830" w:rsidRPr="00E86597" w:rsidRDefault="00132830" w:rsidP="005118B0">
+          <w:p w14:paraId="42C7B6D2" w14:textId="77777777" w:rsidR="00132830" w:rsidRPr="00E86597" w:rsidRDefault="00132830" w:rsidP="005118B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="648D6AE9" w14:textId="77777777" w:rsidR="00132830" w:rsidRPr="00E86597" w:rsidRDefault="00132830" w:rsidP="00E106E2">
+    <w:p w14:paraId="39AB8657" w14:textId="77777777" w:rsidR="00132830" w:rsidRPr="00E86597" w:rsidRDefault="00132830" w:rsidP="00E106E2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="204B6A3A" w14:textId="77777777" w:rsidR="00132830" w:rsidRPr="00E86597" w:rsidRDefault="00132830" w:rsidP="00132830">
+    <w:p w14:paraId="044D8E87" w14:textId="77777777" w:rsidR="00132830" w:rsidRPr="00E86597" w:rsidRDefault="00132830" w:rsidP="00132830">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Angabe(n) Standort(e)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5001" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1224"/>
         <w:gridCol w:w="1293"/>
         <w:gridCol w:w="569"/>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="2833"/>
         <w:gridCol w:w="1245"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BF5FE9" w:rsidRPr="00E86597" w14:paraId="7F3F3BC2" w14:textId="77777777" w:rsidTr="000F06F5">
+      <w:tr w:rsidR="00BF5FE9" w:rsidRPr="00E86597" w14:paraId="6C90887E" w14:textId="77777777" w:rsidTr="000F06F5">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="579"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1355" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0836F709" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="2E619022" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Anschrift</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FAFBE14" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="6FE33FF1" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Standort(e)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="541BECBE" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="7C18E759" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(PLZ, Ort, Straße, Nr.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="687" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E5608F1" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="627049A0" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>zutreffendes ankreuzen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55A1F02C" w14:textId="77777777" w:rsidR="00BF5FE9" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="08C5688E" w14:textId="77777777" w:rsidR="00BF5FE9" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Zutreffender Geltungs</w:t>
             </w:r>
             <w:r w:rsidR="00BF5FE9" w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4087B408" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="00BF5FE9" w:rsidP="000A2F18">
+          <w:p w14:paraId="1848B281" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="00BF5FE9" w:rsidP="000A2F18">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="000A2F18" w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ereich</w:t>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31126DE6" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="37F4CB11" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Prozesse Tätigkeiten</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B0EE5F9" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="451F1A9A" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(Bitte Kernprozesse transparent darstellen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="670" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75995DFE" w14:textId="77777777" w:rsidR="003A00B2" w:rsidRPr="00E86597" w:rsidRDefault="003A00B2" w:rsidP="000A2F18">
+          <w:p w14:paraId="554C4E1A" w14:textId="77777777" w:rsidR="003A00B2" w:rsidRPr="00E86597" w:rsidRDefault="003A00B2" w:rsidP="000A2F18">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Summe</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17B7BFA1" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="6B5D1236" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kumulierte Mitarbeiter im </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> auf VZ berechnet je Standort</w:t>
+              <w:t>Kumulierte Mitarbeiter im AZAV Bereich auf VZ berechnet je Standort</w:t>
             </w:r>
             <w:r w:rsidR="00BF5FE9" w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF5FE9" w:rsidRPr="00E86597" w14:paraId="2B4DA990" w14:textId="77777777" w:rsidTr="000F06F5">
+      <w:tr w:rsidR="00BF5FE9" w:rsidRPr="00E86597" w14:paraId="1E29ABED" w14:textId="77777777" w:rsidTr="000F06F5">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1430"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1355" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="37E46B20" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="7FD132BF" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="50EE88F6" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="1794B5A9" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Bleibender Standort</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="381" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="6A091324" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="3F09DA01" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Zeitweiliger Standort</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="79303ABE" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="77FD2862" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4A4A9617" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="46033781" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="670" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2A6CCEFE" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="04752C1B" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF5FE9" w:rsidRPr="00E86597" w14:paraId="6C10D086" w14:textId="77777777" w:rsidTr="00BF5FE9">
+      <w:tr w:rsidR="00BF5FE9" w:rsidRPr="00E86597" w14:paraId="6EE94AA3" w14:textId="77777777" w:rsidTr="00BF5FE9">
         <w:trPr>
           <w:trHeight w:val="1402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1355" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5D6EB122" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="3FB56BB4" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A8E4B8D" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="2DF1B29B" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="381" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FF55722" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="2C5DB276" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="421C9762" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="21941DA7" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">1   </w:t>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">2  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DE850E2" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
-[...8 lines deleted...]
-          <w:p w14:paraId="3473D67A" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="4A425FC4" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F60C2B5" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">3   </w:t>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">4   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AF7E122" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
-[...8 lines deleted...]
-          <w:p w14:paraId="7284B4E2" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="6E1A9828" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D4C20DC" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="681C32A4" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="3C9541CF" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1CCFB730" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="00BF5FE9">
+          <w:p w14:paraId="450A6A48" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="00BF5FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="670" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67B37EB5" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="3B9C1BF5" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF5FE9" w:rsidRPr="00E86597" w14:paraId="37AC4AB5" w14:textId="77777777" w:rsidTr="00BF5FE9">
+      <w:tr w:rsidR="00BF5FE9" w:rsidRPr="00E86597" w14:paraId="7B4FAEA5" w14:textId="77777777" w:rsidTr="00BF5FE9">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1355" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5C1C9EA9" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="06E137BE" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50FFAE82" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="0924367D" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="381" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BD68764" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="4D4B114E" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7015032F" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="53E3CA81" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">1   </w:t>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">2  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="712805A7" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
-[...8 lines deleted...]
-          <w:p w14:paraId="276DC0F2" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="64DCA9A7" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00655000" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">3   </w:t>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">4   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="388FBF55" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
-[...8 lines deleted...]
-          <w:p w14:paraId="7DABFB4A" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="49BACBCB" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E2902A4" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49D436CD" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="265711EA" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6D47261E" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="00BF5FE9">
+          <w:p w14:paraId="75570AA8" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="00BF5FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="670" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D8E5052" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="2740C844" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF5FE9" w:rsidRPr="00E86597" w14:paraId="71DC2085" w14:textId="77777777" w:rsidTr="00BF5FE9">
+      <w:tr w:rsidR="00BF5FE9" w:rsidRPr="00E86597" w14:paraId="261CF492" w14:textId="77777777" w:rsidTr="00BF5FE9">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1355" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="67BAD153" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="3AEBD6E5" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04FD599D" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="049FD8DA" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="381" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06638433" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="034EC584" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32D359CB" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="7FFC13C5" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">1   </w:t>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">2  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71287C3D" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
-[...8 lines deleted...]
-          <w:p w14:paraId="3933128B" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="048F5CF7" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0AEE259C" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">3   </w:t>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">4   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="775B2500" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
-[...8 lines deleted...]
-          <w:p w14:paraId="7EA76E47" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="6D2575C9" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51248EFD" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="783E8E9A" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="028E5A34" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="12F1B10B" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="00BF5FE9">
+          <w:p w14:paraId="2A272BA6" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="00BF5FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="670" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D21B9A7" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="3BC23FF9" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF5FE9" w:rsidRPr="00E86597" w14:paraId="05871BC5" w14:textId="77777777" w:rsidTr="00BF5FE9">
+      <w:tr w:rsidR="00BF5FE9" w:rsidRPr="00E86597" w14:paraId="4812634F" w14:textId="77777777" w:rsidTr="00BF5FE9">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1355" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="24D87AE4" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="3FDF58F6" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FEF37F3" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="766499A0" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="381" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="374224D1" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="0C667B2D" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F8B40F6" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="52901E20" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">1   </w:t>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">2  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C4811CF" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
-[...8 lines deleted...]
-          <w:p w14:paraId="13DFF02B" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="7DE094FA" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2BC0357B" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">3   </w:t>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">4   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="110D5D6B" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
-[...8 lines deleted...]
-          <w:p w14:paraId="48C58366" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="07D07080" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6278968B" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C4EBC5D" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="47344D9A" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="539D3398" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="00BF5FE9">
+          <w:p w14:paraId="3C91F77E" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="00BF5FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="670" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50D13911" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="46D081DA" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF5FE9" w:rsidRPr="00E86597" w14:paraId="09A6AE22" w14:textId="77777777" w:rsidTr="00BF5FE9">
+      <w:tr w:rsidR="00BF5FE9" w:rsidRPr="00E86597" w14:paraId="3657768A" w14:textId="77777777" w:rsidTr="00BF5FE9">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1355" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2B40F8D5" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="0478A2BF" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7696D9EB" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="23083315" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="381" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="143304B5" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="0C9C813A" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="044862CF" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="6B164451" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">1   </w:t>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">2  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68034483" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
-[...8 lines deleted...]
-          <w:p w14:paraId="606840F6" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="5047C4BF" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C53ADD3" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">3   </w:t>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">4   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A910260" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
-[...8 lines deleted...]
-          <w:p w14:paraId="4814CAA8" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="61405AB5" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7CE4B0AF" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60AF6832" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="6C5B2F18" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="443D25D9" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="00BF5FE9">
+          <w:p w14:paraId="012A9FF0" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="00BF5FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="670" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78E1CDF2" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="5B46632C" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF5FE9" w:rsidRPr="00E86597" w14:paraId="4DCA8B04" w14:textId="77777777" w:rsidTr="000A2F18">
+      <w:tr w:rsidR="00BF5FE9" w:rsidRPr="00E86597" w14:paraId="18B13DC8" w14:textId="77777777" w:rsidTr="000A2F18">
         <w:trPr>
           <w:trHeight w:val="2410"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="5A731382" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="546B4C1F" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4341" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BC0552C" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="33541FBF" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>*Bitte geben Sie für jeden Standort den jeweils zutreffenden Geltungsbereich (entsprechend Punkt 3) an.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C901E85" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="3D52BE19" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Mehrfachnennungen sind möglich!</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FEFD497" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="2A53AB83" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1. Maßnahmen zur Aktivierung und beruflichen Eingliederung nach § 45 SGB III</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EBBA3DB" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="66E77FAD" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2. Vergütete Arbeitsvermittlung</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F8A0443" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+          <w:p w14:paraId="5A1A0DCD" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3. Maßnahmen der Berufswahl und Berufsausbildung</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CD27A45" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
-[...31 lines deleted...]
-              <w:t xml:space="preserve">) und </w:t>
+          <w:p w14:paraId="34905846" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="000A2F18">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Berufliche Weiterbildung (FbW) und </w:t>
             </w:r>
             <w:r w:rsidR="00A74EE5" w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Qualifizierungschancengesetz</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41A9938A" w14:textId="77777777" w:rsidR="00BF5FE9" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="00BF5FE9">
+          <w:p w14:paraId="2097575D" w14:textId="77777777" w:rsidR="00BF5FE9" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="00BF5FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>6. Maßnahmen zur Teilhabe behinderter Menschen am Arbeitsleben</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="218DF33F" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="00BF5FE9">
+          <w:p w14:paraId="68FF4DC5" w14:textId="77777777" w:rsidR="000A2F18" w:rsidRPr="00E86597" w:rsidRDefault="000A2F18" w:rsidP="00BF5FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Die Zulassung von Maßnahmen erfolgt grundsätzlich für jeden entfernt liegenden Standort separat, da die standortspezifischen Voraussetzungen geprüft werden müssen.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DB970C1" w14:textId="77777777" w:rsidR="00BF5FE9" w:rsidRPr="00E86597" w:rsidRDefault="00BF5FE9" w:rsidP="00BF5FE9">
-[...8 lines deleted...]
-          <w:p w14:paraId="2E279726" w14:textId="77777777" w:rsidR="00BF5FE9" w:rsidRPr="00E86597" w:rsidRDefault="00BF5FE9" w:rsidP="00BF5FE9">
+          <w:p w14:paraId="2557673E" w14:textId="77777777" w:rsidR="00BF5FE9" w:rsidRPr="00E86597" w:rsidRDefault="00BF5FE9" w:rsidP="00BF5FE9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="252085D9" w14:textId="77777777" w:rsidR="00BF5FE9" w:rsidRPr="00E86597" w:rsidRDefault="00BF5FE9" w:rsidP="00BF5FE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6279"/>
                 <w:tab w:val="left" w:pos="7555"/>
                 <w:tab w:val="left" w:pos="8831"/>
                 <w:tab w:val="left" w:pos="10107"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Bsp.: Eine Vollzeitstelle entspricht 1 Mitarbeiter, wobei hingegen eine Teilzeitstelle 0,5 Mitarbeiter entspricht.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FDE4A05" w14:textId="77777777" w:rsidR="00BF5FE9" w:rsidRPr="00E86597" w:rsidRDefault="00BF5FE9" w:rsidP="00BF5FE9">
+          <w:p w14:paraId="6BBBA4E1" w14:textId="77777777" w:rsidR="00BF5FE9" w:rsidRPr="00E86597" w:rsidRDefault="00BF5FE9" w:rsidP="00BF5FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E43F330" w14:textId="77777777" w:rsidR="00474278" w:rsidRPr="00E86597" w:rsidRDefault="00474278"/>
-    <w:p w14:paraId="3FD5775E" w14:textId="77777777" w:rsidR="008833E5" w:rsidRPr="00E86597" w:rsidRDefault="008833E5"/>
+    <w:p w14:paraId="629BE6D0" w14:textId="77777777" w:rsidR="00474278" w:rsidRPr="00E86597" w:rsidRDefault="00474278"/>
+    <w:p w14:paraId="11F2AC81" w14:textId="77777777" w:rsidR="008833E5" w:rsidRPr="00E86597" w:rsidRDefault="008833E5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2055"/>
         <w:gridCol w:w="7233"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BF5FE9" w:rsidRPr="00E86597" w14:paraId="7236113D" w14:textId="77777777" w:rsidTr="00840B6A">
+      <w:tr w:rsidR="00BF5FE9" w:rsidRPr="00E86597" w14:paraId="4F1AE51E" w14:textId="77777777" w:rsidTr="00840B6A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7B511F98" w14:textId="77777777" w:rsidR="00840B6A" w:rsidRPr="00E86597" w:rsidRDefault="00BF5FE9" w:rsidP="00BF5FE9">
+          <w:p w14:paraId="25D09CC4" w14:textId="77777777" w:rsidR="00840B6A" w:rsidRPr="00E86597" w:rsidRDefault="00BF5FE9" w:rsidP="00BF5FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Zeitweiliger</w:t>
             </w:r>
             <w:r w:rsidR="00840B6A" w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Standort</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF5FE9" w:rsidRPr="00E86597" w14:paraId="1760723C" w14:textId="77777777" w:rsidTr="00840B6A">
+      <w:tr w:rsidR="00BF5FE9" w:rsidRPr="00E86597" w14:paraId="1A565719" w14:textId="77777777" w:rsidTr="00840B6A">
         <w:trPr>
           <w:trHeight w:val="1556"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1F40374A" w14:textId="77777777" w:rsidR="001F3117" w:rsidRPr="00E86597" w:rsidRDefault="001F3117" w:rsidP="001F3117">
-[...8 lines deleted...]
-          <w:p w14:paraId="7D95DB89" w14:textId="77777777" w:rsidR="001F3117" w:rsidRPr="00E86597" w:rsidRDefault="001F3117" w:rsidP="001F3117">
+          <w:p w14:paraId="55D4888A" w14:textId="77777777" w:rsidR="001F3117" w:rsidRPr="00E86597" w:rsidRDefault="001F3117" w:rsidP="001F3117">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5586EB66" w14:textId="77777777" w:rsidR="001F3117" w:rsidRPr="00E86597" w:rsidRDefault="001F3117" w:rsidP="001F3117">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00AB1939" w:rsidRPr="00E86597">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nein</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="791405CF" w14:textId="77777777" w:rsidR="004A0C8A" w:rsidRPr="00E86597" w:rsidRDefault="001F3117" w:rsidP="001F3117">
+          <w:p w14:paraId="34019D05" w14:textId="77777777" w:rsidR="004A0C8A" w:rsidRPr="00E86597" w:rsidRDefault="001F3117" w:rsidP="001F3117">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3894" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="102FDDE6" w14:textId="77777777" w:rsidR="004A0C8A" w:rsidRPr="00E86597" w:rsidRDefault="005D339B" w:rsidP="00BF5FE9">
+          <w:p w14:paraId="3CF1910C" w14:textId="77777777" w:rsidR="004A0C8A" w:rsidRPr="00E86597" w:rsidRDefault="005D339B" w:rsidP="00BF5FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Wir beabsichtigen Bildungsmaßnahmen auch an </w:t>
             </w:r>
             <w:r w:rsidR="00BF5FE9" w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>zeitweiligen Standorten</w:t>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
@@ -11460,134 +11792,134 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> zu beantragen</w:t>
             </w:r>
             <w:r w:rsidR="00B81C87" w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> und durchzuführen</w:t>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A35947" w:rsidRPr="00E86597" w14:paraId="70BAD951" w14:textId="77777777" w:rsidTr="00840B6A">
+      <w:tr w:rsidR="00A35947" w:rsidRPr="00E86597" w14:paraId="42DCF089" w14:textId="77777777" w:rsidTr="00840B6A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6A0B2BAE" w14:textId="77777777" w:rsidR="005953A1" w:rsidRPr="00E86597" w:rsidRDefault="005953A1" w:rsidP="00760D7B">
-[...8 lines deleted...]
-          <w:p w14:paraId="4997A1C7" w14:textId="77777777" w:rsidR="005953A1" w:rsidRPr="00E86597" w:rsidRDefault="005953A1" w:rsidP="005953A1">
+          <w:p w14:paraId="7D581679" w14:textId="77777777" w:rsidR="005953A1" w:rsidRPr="00E86597" w:rsidRDefault="005953A1" w:rsidP="00760D7B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3763093B" w14:textId="77777777" w:rsidR="005953A1" w:rsidRPr="00E86597" w:rsidRDefault="005953A1" w:rsidP="005953A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Hinweis:</w:t>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporäre Unterrichtsstätten sind zeitweise angemietete Unterrichtsräume (z.B. Seminarräume in Tagungshotels) oder Betriebe bei Inhouse-Schulungen. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59263AE4" w14:textId="77777777" w:rsidR="005953A1" w:rsidRPr="00E86597" w:rsidRDefault="005953A1" w:rsidP="005953A1">
+          <w:p w14:paraId="6D65FE36" w14:textId="77777777" w:rsidR="005953A1" w:rsidRPr="00E86597" w:rsidRDefault="005953A1" w:rsidP="005953A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Nur die für das Betreiben </w:t>
             </w:r>
             <w:r w:rsidR="00BF5FE9" w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>zeitweiliger Standorte</w:t>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> zugelassenen Träger dürfen Maßnahmen beantragen, die an solchen durchgeführt werden. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AAE1060" w14:textId="77777777" w:rsidR="005953A1" w:rsidRPr="00E86597" w:rsidRDefault="005953A1" w:rsidP="005953A1">
+          <w:p w14:paraId="7CD65F64" w14:textId="77777777" w:rsidR="005953A1" w:rsidRPr="00E86597" w:rsidRDefault="005953A1" w:rsidP="005953A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Zertifizierung für </w:t>
             </w:r>
             <w:r w:rsidR="00BF5FE9" w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>zeitweilige Standorte</w:t>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
@@ -11600,135 +11932,135 @@
             <w:r w:rsidR="00BF5FE9" w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>zeitweiligen Standorten</w:t>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> werden besonders geprüft bezüglich Ihrer Methoden für die Sicherstellung der sächlichen, räumlichen </w:t>
             </w:r>
             <w:r w:rsidR="00BF5FE9" w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>und personellen Voraussetzungen.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72B6FAA7" w14:textId="77777777" w:rsidR="00A35947" w:rsidRPr="00E86597" w:rsidRDefault="00A35947" w:rsidP="00760D7B">
+          <w:p w14:paraId="4716703F" w14:textId="77777777" w:rsidR="00A35947" w:rsidRPr="00E86597" w:rsidRDefault="00A35947" w:rsidP="00760D7B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4B2FF3FB" w14:textId="77777777" w:rsidR="00840B6A" w:rsidRPr="00E86597" w:rsidRDefault="00840B6A" w:rsidP="001F6EBE">
+    <w:p w14:paraId="310494D5" w14:textId="77777777" w:rsidR="00840B6A" w:rsidRPr="00E86597" w:rsidRDefault="00840B6A" w:rsidP="001F6EBE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09AFD242" w14:textId="77777777" w:rsidR="001F6EBE" w:rsidRPr="00E86597" w:rsidRDefault="001F6EBE" w:rsidP="001F6EBE">
+    <w:p w14:paraId="17CE79C9" w14:textId="77777777" w:rsidR="001F6EBE" w:rsidRPr="00E86597" w:rsidRDefault="001F6EBE" w:rsidP="001F6EBE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3921DAEF" w14:textId="77777777" w:rsidR="00DC4258" w:rsidRPr="00E86597" w:rsidRDefault="00DC4258" w:rsidP="001F6EBE">
+    <w:p w14:paraId="6722D5A8" w14:textId="77777777" w:rsidR="00DC4258" w:rsidRPr="00E86597" w:rsidRDefault="00DC4258" w:rsidP="001F6EBE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62D8DC10" w14:textId="77777777" w:rsidR="00DC4258" w:rsidRPr="00E86597" w:rsidRDefault="00DC4258" w:rsidP="001F6EBE">
+    <w:p w14:paraId="3E6B6C5E" w14:textId="77777777" w:rsidR="00DC4258" w:rsidRPr="00E86597" w:rsidRDefault="00DC4258" w:rsidP="001F6EBE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="347F3877" w14:textId="77777777" w:rsidR="00DC4258" w:rsidRPr="00E86597" w:rsidRDefault="00DC4258" w:rsidP="001F6EBE">
+    <w:p w14:paraId="3A291FED" w14:textId="77777777" w:rsidR="00DC4258" w:rsidRPr="00E86597" w:rsidRDefault="00DC4258" w:rsidP="001F6EBE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FA6013A" w14:textId="77777777" w:rsidR="00DC4258" w:rsidRPr="00E86597" w:rsidRDefault="00DC4258" w:rsidP="001F6EBE">
+    <w:p w14:paraId="56BA8F67" w14:textId="77777777" w:rsidR="00DC4258" w:rsidRPr="00E86597" w:rsidRDefault="00DC4258" w:rsidP="001F6EBE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E89D94C" w14:textId="77777777" w:rsidR="00DC4258" w:rsidRPr="00E86597" w:rsidRDefault="00DC4258" w:rsidP="001F6EBE">
+    <w:p w14:paraId="4E1C471F" w14:textId="77777777" w:rsidR="00DC4258" w:rsidRPr="00E86597" w:rsidRDefault="00DC4258" w:rsidP="001F6EBE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39622089" w14:textId="77777777" w:rsidR="001F6EBE" w:rsidRPr="00E86597" w:rsidRDefault="001F6EBE" w:rsidP="001F6EBE">
+    <w:p w14:paraId="2DE14EE6" w14:textId="77777777" w:rsidR="001F6EBE" w:rsidRPr="00E86597" w:rsidRDefault="001F6EBE" w:rsidP="001F6EBE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0486FF37" w14:textId="77777777" w:rsidR="00DC4258" w:rsidRPr="00E86597" w:rsidRDefault="00DC4258" w:rsidP="00DC4258">
+    <w:p w14:paraId="379C90D7" w14:textId="77777777" w:rsidR="00DC4258" w:rsidRPr="00E86597" w:rsidRDefault="00DC4258" w:rsidP="00DC4258">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
@@ -11793,285 +12125,286 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49F9937B" w14:textId="77777777" w:rsidR="00BF5FE9" w:rsidRPr="00E86597" w:rsidRDefault="00DC4258">
+    <w:p w14:paraId="0C6D664B" w14:textId="77777777" w:rsidR="00BF5FE9" w:rsidRPr="00E86597" w:rsidRDefault="00DC4258">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ort, Datum, Name/Vorname, Rechtsgültige Unterschrift</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="069BBFDC" w14:textId="77777777" w:rsidR="008833E5" w:rsidRPr="00E86597" w:rsidRDefault="008833E5">
+    <w:p w14:paraId="5BFA0B15" w14:textId="77777777" w:rsidR="008833E5" w:rsidRPr="00E86597" w:rsidRDefault="008833E5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="201C1D29" w14:textId="77777777" w:rsidR="008833E5" w:rsidRPr="00E86597" w:rsidRDefault="008833E5">
+    <w:p w14:paraId="22881B8B" w14:textId="77777777" w:rsidR="008833E5" w:rsidRPr="00E86597" w:rsidRDefault="008833E5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7197773F" w14:textId="77777777" w:rsidR="008833E5" w:rsidRPr="00E86597" w:rsidRDefault="008833E5">
+    <w:p w14:paraId="5A956116" w14:textId="77777777" w:rsidR="008833E5" w:rsidRPr="00E86597" w:rsidRDefault="008833E5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AC6A56B" w14:textId="77777777" w:rsidR="008833E5" w:rsidRPr="00E86597" w:rsidRDefault="008833E5">
+    <w:p w14:paraId="2FBA6EAC" w14:textId="77777777" w:rsidR="008833E5" w:rsidRPr="00E86597" w:rsidRDefault="008833E5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11C4EBB1" w14:textId="77777777" w:rsidR="008833E5" w:rsidRPr="00E86597" w:rsidRDefault="008833E5">
+    <w:p w14:paraId="1E34829F" w14:textId="77777777" w:rsidR="008833E5" w:rsidRPr="00E86597" w:rsidRDefault="008833E5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A929568" w14:textId="77777777" w:rsidR="008833E5" w:rsidRPr="00E86597" w:rsidRDefault="008833E5">
+    <w:p w14:paraId="5F83C1D6" w14:textId="77777777" w:rsidR="008833E5" w:rsidRPr="00E86597" w:rsidRDefault="008833E5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="747A81C8" w14:textId="77777777" w:rsidR="008833E5" w:rsidRPr="00E86597" w:rsidRDefault="008833E5">
+    <w:p w14:paraId="5CB011CC" w14:textId="77777777" w:rsidR="008833E5" w:rsidRPr="00E86597" w:rsidRDefault="008833E5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AD1CF0B" w14:textId="77777777" w:rsidR="008833E5" w:rsidRPr="00E86597" w:rsidRDefault="008833E5">
+    <w:p w14:paraId="69A79DE4" w14:textId="77777777" w:rsidR="008833E5" w:rsidRPr="00E86597" w:rsidRDefault="008833E5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E00965C" w14:textId="77777777" w:rsidR="008833E5" w:rsidRPr="00E86597" w:rsidRDefault="008833E5">
+    <w:p w14:paraId="5E612B6A" w14:textId="77777777" w:rsidR="008833E5" w:rsidRPr="00E86597" w:rsidRDefault="008833E5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77953E8E" w14:textId="77777777" w:rsidR="008833E5" w:rsidRPr="00E86597" w:rsidRDefault="008833E5">
+    <w:p w14:paraId="50CB5773" w14:textId="77777777" w:rsidR="008833E5" w:rsidRPr="00E86597" w:rsidRDefault="008833E5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="338DC699" w14:textId="77777777" w:rsidR="008833E5" w:rsidRPr="00E86597" w:rsidRDefault="008833E5">
+    <w:p w14:paraId="23E6BDBB" w14:textId="77777777" w:rsidR="008833E5" w:rsidRPr="00E86597" w:rsidRDefault="008833E5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61089C8B" w14:textId="77777777" w:rsidR="008833E5" w:rsidRPr="00E86597" w:rsidRDefault="008833E5">
+    <w:p w14:paraId="66097870" w14:textId="77777777" w:rsidR="008833E5" w:rsidRPr="00E86597" w:rsidRDefault="008833E5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="226A6CD8" w14:textId="77777777" w:rsidR="008833E5" w:rsidRPr="00E86597" w:rsidRDefault="008833E5">
+    <w:p w14:paraId="145E41CC" w14:textId="77777777" w:rsidR="008833E5" w:rsidRPr="00E86597" w:rsidRDefault="008833E5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67DE66F8" w14:textId="77777777" w:rsidR="008833E5" w:rsidRPr="00E86597" w:rsidRDefault="008833E5">
+    <w:p w14:paraId="7F0EF22B" w14:textId="77777777" w:rsidR="008833E5" w:rsidRPr="00E86597" w:rsidRDefault="008833E5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A212364" w14:textId="77777777" w:rsidR="008833E5" w:rsidRPr="00E86597" w:rsidRDefault="008833E5">
+    <w:p w14:paraId="7B6D4B43" w14:textId="77777777" w:rsidR="008833E5" w:rsidRPr="00E86597" w:rsidRDefault="008833E5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4457915D" w14:textId="77777777" w:rsidR="008833E5" w:rsidRPr="00E86597" w:rsidRDefault="008833E5">
+    <w:p w14:paraId="2AED3C0F" w14:textId="77777777" w:rsidR="008833E5" w:rsidRPr="00E86597" w:rsidRDefault="008833E5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E70750C" w14:textId="77777777" w:rsidR="008B3504" w:rsidRPr="00E86597" w:rsidRDefault="00D33703">
+    <w:p w14:paraId="6A25C285" w14:textId="77777777" w:rsidR="008B3504" w:rsidRPr="00E86597" w:rsidRDefault="00D33703">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>7. Objektive Nachweise zur Erstellung eines Angebotes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B474C83" w14:textId="77777777" w:rsidR="008B3504" w:rsidRPr="00E86597" w:rsidRDefault="008B3504">
+    <w:p w14:paraId="45A45590" w14:textId="77777777" w:rsidR="008B3504" w:rsidRPr="00E86597" w:rsidRDefault="008B3504">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="294F20DF" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="00053F9C">
+    <w:p w14:paraId="4C7348B5" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="00053F9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7.1. Basisdaten</w:t>
       </w:r>
       <w:r w:rsidR="00F86974" w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> objektiver Nachweise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BACD869" w14:textId="77777777" w:rsidR="00C426C0" w:rsidRPr="00E86597" w:rsidRDefault="00D33703">
+    <w:p w14:paraId="7DB927F5" w14:textId="77777777" w:rsidR="00C426C0" w:rsidRPr="00E86597" w:rsidRDefault="00D33703">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="007F23B0" w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">itte </w:t>
       </w:r>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
@@ -12079,3072 +12412,3162 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>bearbeiten Sie hier die Gelbmarkierte Spalte.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="620"/>
         <w:gridCol w:w="4503"/>
         <w:gridCol w:w="2094"/>
         <w:gridCol w:w="2071"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001E79E1" w:rsidRPr="00E86597" w14:paraId="285E4819" w14:textId="77777777" w:rsidTr="001E79E1">
+      <w:tr w:rsidR="001E79E1" w:rsidRPr="00E86597" w14:paraId="30FC35FA" w14:textId="77777777" w:rsidTr="001E79E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="10F72657" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="00D33703">
+          <w:p w14:paraId="433EEAE6" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="00D33703">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Pos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4509" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="7486842F" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="00D33703" w:rsidP="001A3CAC">
+          <w:p w14:paraId="5FC64DFF" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="00D33703" w:rsidP="001A3CAC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Einzureichende Nachweis</w:t>
             </w:r>
             <w:r w:rsidR="001A3CAC" w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2102" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="678A0232" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0">
+          <w:p w14:paraId="55AB24AC" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Anforderung </w:t>
             </w:r>
             <w:r w:rsidR="00D33703" w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Träger</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2080" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="34833392" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="00D33703">
+          <w:p w14:paraId="21AAD00D" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="00D33703">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Prüfvermerk TQCert GmbH</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E79E1" w:rsidRPr="00E86597" w14:paraId="2ACAD80D" w14:textId="77777777" w:rsidTr="001E79E1">
+      <w:tr w:rsidR="001E79E1" w:rsidRPr="00E86597" w14:paraId="0F3F3110" w14:textId="77777777" w:rsidTr="001E79E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4400BBAD" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="00D33703">
+          <w:p w14:paraId="56AF7496" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="00D33703">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4509" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6B2CB875" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="00D33703" w:rsidP="00011B93">
+          <w:p w14:paraId="2418843F" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="00D33703" w:rsidP="00011B93">
             <w:pPr>
               <w:pStyle w:val="HJari111cmtext"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>FO07PZ082 Erklärung des Trägers zu seinem Rechtsstatus und zur wirtschaftlichen Leistungsfähigkeit.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DAD4DD3" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="00D33703" w:rsidP="00011B93">
+          <w:p w14:paraId="5B9631FD" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="00D33703" w:rsidP="00011B93">
             <w:pPr>
               <w:pStyle w:val="HJari111cmtext"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(Dokument befindet sich im Downloadbereich der TQCert GmbH)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C8F7217" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="00D33703">
+          <w:p w14:paraId="2C088D3B" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="00D33703">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2102" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="5618BF69" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="00D33703">
+          <w:p w14:paraId="5F1ECD80" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="00D33703">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Dokument bearbeitet angefügt.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E73FE15" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="00D33703">
-[...8 lines deleted...]
-          <w:p w14:paraId="12E7246D" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="00D33703">
+          <w:p w14:paraId="3BBE82C3" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="00D33703">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16AB55D3" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="00D33703">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Anmerkung:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2080" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="486D374C" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0" w:rsidP="007F23B0">
+          <w:p w14:paraId="4608311B" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0" w:rsidP="007F23B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Anforderung erfüllt</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20EF4650" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0" w:rsidP="007F23B0">
+          <w:p w14:paraId="4350AE27" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0" w:rsidP="007F23B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Anforderung nicht erfüllt</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16692D87" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0" w:rsidP="007F23B0">
-[...8 lines deleted...]
-          <w:p w14:paraId="5C044BF0" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0" w:rsidP="007F23B0">
+          <w:p w14:paraId="0935E3BD" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0" w:rsidP="007F23B0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="736E8DC4" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0" w:rsidP="007F23B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Anmerkung:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BE2235C" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0" w:rsidP="007F23B0">
-[...17 lines deleted...]
-          <w:p w14:paraId="6B580529" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0" w:rsidP="007F23B0">
+          <w:p w14:paraId="73419CAC" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0" w:rsidP="007F23B0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37247815" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0" w:rsidP="007F23B0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D1F9260" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0" w:rsidP="007F23B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E79E1" w:rsidRPr="00E86597" w14:paraId="10B1DE53" w14:textId="77777777" w:rsidTr="001E79E1">
+      <w:tr w:rsidR="001E79E1" w:rsidRPr="00E86597" w14:paraId="2A6AD7C5" w14:textId="77777777" w:rsidTr="001E79E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="42CF42C3" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="00D33703">
+          <w:p w14:paraId="0649F188" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="00D33703">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4509" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="24411D17" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="00D33703">
+          <w:p w14:paraId="5DC3A327" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="00D33703">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Gewerbeanmeldung/Handelsregisterauszug</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7105C48F" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="00D33703">
+          <w:p w14:paraId="35570A93" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="00D33703">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vereinsregisterauszug etc.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05528D8D" w14:textId="77777777" w:rsidR="001A3CAC" w:rsidRPr="00E86597" w:rsidRDefault="001A3CAC" w:rsidP="00011B93">
+          <w:p w14:paraId="673D8975" w14:textId="77777777" w:rsidR="001A3CAC" w:rsidRPr="00E86597" w:rsidRDefault="001A3CAC" w:rsidP="00011B93">
             <w:pPr>
               <w:pStyle w:val="HJari111cmtext"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Anmerkung: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B0D0767" w14:textId="77777777" w:rsidR="001A3CAC" w:rsidRPr="00E86597" w:rsidRDefault="001A3CAC" w:rsidP="00011B93">
+          <w:p w14:paraId="3ECF4876" w14:textId="77777777" w:rsidR="001A3CAC" w:rsidRPr="00E86597" w:rsidRDefault="001A3CAC" w:rsidP="00011B93">
             <w:pPr>
               <w:pStyle w:val="HJari111cmtext"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Bitte darauf achten, dass pro Standort* eine Gewerbeanmeldung notwendig ist.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DE1E890" w14:textId="77777777" w:rsidR="001A3CAC" w:rsidRPr="00E86597" w:rsidRDefault="001A3CAC" w:rsidP="00011B93">
+          <w:p w14:paraId="311BB37B" w14:textId="77777777" w:rsidR="001A3CAC" w:rsidRPr="00E86597" w:rsidRDefault="001A3CAC" w:rsidP="00011B93">
             <w:pPr>
               <w:pStyle w:val="HJari111cmtext"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Für den </w:t>
-[...20 lines deleted...]
-          <w:p w14:paraId="6EA3B699" w14:textId="77777777" w:rsidR="001A3CAC" w:rsidRPr="00E86597" w:rsidRDefault="001A3CAC" w:rsidP="00011B93">
+              <w:t>Für den Fall dass der Träger keine Gewerbeanmeldung etc. benötigt bitte einen Nachweis der Gemeinde/Stadtverwaltung anfügen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EC13CA5" w14:textId="77777777" w:rsidR="001A3CAC" w:rsidRPr="00E86597" w:rsidRDefault="001A3CAC" w:rsidP="00011B93">
             <w:pPr>
               <w:pStyle w:val="HJari111cmtext"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="19A10711" w14:textId="77777777" w:rsidR="001A3CAC" w:rsidRPr="00E86597" w:rsidRDefault="001A3CAC" w:rsidP="00011B93">
+          <w:p w14:paraId="264039F2" w14:textId="77777777" w:rsidR="001A3CAC" w:rsidRPr="00E86597" w:rsidRDefault="001A3CAC" w:rsidP="00011B93">
             <w:pPr>
               <w:pStyle w:val="HJari111cmtext"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">*Relevant für Standorte die für die </w:t>
-[...20 lines deleted...]
-          <w:p w14:paraId="5198D7D7" w14:textId="77777777" w:rsidR="001A3CAC" w:rsidRPr="00E86597" w:rsidRDefault="001A3CAC" w:rsidP="00BC442F">
+              <w:t>*Relevant für Standorte die für die AZAV Zertifizierung relevant sind.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08FBAEA4" w14:textId="77777777" w:rsidR="001A3CAC" w:rsidRPr="00E86597" w:rsidRDefault="001A3CAC" w:rsidP="00BC442F">
             <w:pPr>
               <w:pStyle w:val="HJari111cmtext"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Bei Zertifizierung von Organisationen mit mehreren Standorten bitte eine Gewerbeanmeldung je Standort anfügen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2102" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="6F9D2393" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="001A3CAC">
+          <w:p w14:paraId="3A67861F" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="001A3CAC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Dokument(e) angefügt.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A6AC1C0" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0">
-[...8 lines deleted...]
-          <w:p w14:paraId="6C97CC9F" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0">
+          <w:p w14:paraId="3091241C" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B231FA3" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Anmerkung:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2080" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1691E2EE" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0" w:rsidP="007F23B0">
+          <w:p w14:paraId="1D818569" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0" w:rsidP="007F23B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Anforderung erfüllt</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75BB7EFA" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0" w:rsidP="007F23B0">
+          <w:p w14:paraId="0CE7D4C8" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0" w:rsidP="007F23B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Anforderung nicht erfüllt</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="350337B4" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0" w:rsidP="007F23B0">
-[...8 lines deleted...]
-          <w:p w14:paraId="577CCA08" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0" w:rsidP="007F23B0">
+          <w:p w14:paraId="34DAA2A5" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0" w:rsidP="007F23B0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="429E714D" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0" w:rsidP="007F23B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Anmerkung:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="695F8658" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="00D33703" w:rsidP="007F23B0">
+          <w:p w14:paraId="536D7D40" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="00D33703" w:rsidP="007F23B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E79E1" w:rsidRPr="00E86597" w14:paraId="791D900C" w14:textId="77777777" w:rsidTr="001E79E1">
+      <w:tr w:rsidR="001E79E1" w:rsidRPr="00E86597" w14:paraId="4DA0ED36" w14:textId="77777777" w:rsidTr="001E79E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="12AACF67" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="001A3CAC">
+          <w:p w14:paraId="5FE45A09" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="001A3CAC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4509" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3DE34D34" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="001A3CAC">
+          <w:p w14:paraId="565EF152" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="001A3CAC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Genehmigung/Berechtigung</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="541592DD" w14:textId="77777777" w:rsidR="001A3CAC" w:rsidRPr="00E86597" w:rsidRDefault="001A3CAC" w:rsidP="00011B93">
+          <w:p w14:paraId="135CBFC4" w14:textId="77777777" w:rsidR="001A3CAC" w:rsidRPr="00E86597" w:rsidRDefault="001A3CAC" w:rsidP="00011B93">
             <w:pPr>
               <w:pStyle w:val="HJari111cmtext"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Anmerkung:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AB0135B" w14:textId="77777777" w:rsidR="001A3CAC" w:rsidRPr="00E86597" w:rsidRDefault="001A3CAC" w:rsidP="00011B93">
+          <w:p w14:paraId="68358809" w14:textId="77777777" w:rsidR="001A3CAC" w:rsidRPr="00E86597" w:rsidRDefault="001A3CAC" w:rsidP="00011B93">
             <w:pPr>
               <w:pStyle w:val="HJari111cmtext"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>z.B. Nachweis: Fahrschulgenehmigung/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FE3798E" w14:textId="77777777" w:rsidR="001A3CAC" w:rsidRPr="00E86597" w:rsidRDefault="001A3CAC" w:rsidP="00011B93">
+          <w:p w14:paraId="68B0A632" w14:textId="77777777" w:rsidR="001A3CAC" w:rsidRPr="00E86597" w:rsidRDefault="001A3CAC" w:rsidP="00011B93">
             <w:pPr>
               <w:pStyle w:val="HJari111cmtext"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Zweigstellenerlaubnis/ADR Berechtigung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2102" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="44BAFADA" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="001A3CAC">
+          <w:p w14:paraId="5BE4BFB4" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="001A3CAC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Dokument(e) angefügt.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2080" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="543654DC" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0" w:rsidP="007F23B0">
+          <w:p w14:paraId="719B39AC" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0" w:rsidP="007F23B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Anforderung erfüllt</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="436269B1" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0" w:rsidP="007F23B0">
+          <w:p w14:paraId="6B008127" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0" w:rsidP="007F23B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Anforderung nicht erfüllt</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="317D891D" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0" w:rsidP="007F23B0">
-[...8 lines deleted...]
-          <w:p w14:paraId="3801E0E6" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0" w:rsidP="007F23B0">
+          <w:p w14:paraId="0D67B72C" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0" w:rsidP="007F23B0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EEACC27" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0" w:rsidP="007F23B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Anmerkung:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B1D9658" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="00D33703" w:rsidP="007F23B0">
+          <w:p w14:paraId="70A6E4B5" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="00D33703" w:rsidP="007F23B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E79E1" w:rsidRPr="00E86597" w14:paraId="0D8AC9AF" w14:textId="77777777" w:rsidTr="001E79E1">
+      <w:tr w:rsidR="001E79E1" w:rsidRPr="00E86597" w14:paraId="4F6C58CF" w14:textId="77777777" w:rsidTr="001E79E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7E2C13A4" w14:textId="77777777" w:rsidR="001E79E1" w:rsidRPr="00E86597" w:rsidRDefault="001E79E1" w:rsidP="001E79E1">
+          <w:p w14:paraId="31B91B64" w14:textId="77777777" w:rsidR="001E79E1" w:rsidRPr="00E86597" w:rsidRDefault="001E79E1" w:rsidP="001E79E1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4509" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7BFA815F" w14:textId="77777777" w:rsidR="001E79E1" w:rsidRPr="00E86597" w:rsidRDefault="001E79E1" w:rsidP="001E79E1">
+          <w:p w14:paraId="255C9EF3" w14:textId="77777777" w:rsidR="001E79E1" w:rsidRPr="00E86597" w:rsidRDefault="001E79E1" w:rsidP="001E79E1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="_Hlk112679887"/>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Mietvertrag </w:t>
             </w:r>
             <w:r w:rsidR="00BC442F" w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(bzw. </w:t>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>bei Eigentum bitte Grundbuchauszug</w:t>
             </w:r>
             <w:r w:rsidR="00BC442F" w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>), Grundriss</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="5"/>
-          <w:p w14:paraId="54421105" w14:textId="77777777" w:rsidR="00723C03" w:rsidRPr="00E86597" w:rsidRDefault="00723C03" w:rsidP="001E79E1">
+          <w:p w14:paraId="6D4A9F06" w14:textId="77777777" w:rsidR="00723C03" w:rsidRPr="00E86597" w:rsidRDefault="00723C03" w:rsidP="001E79E1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Anmerkung:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0593E23C" w14:textId="77777777" w:rsidR="00723C03" w:rsidRPr="00E86597" w:rsidRDefault="00723C03" w:rsidP="00723C03">
+          <w:p w14:paraId="62C3A5B5" w14:textId="77777777" w:rsidR="00723C03" w:rsidRPr="00E86597" w:rsidRDefault="00723C03" w:rsidP="00723C03">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Anmerkung:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="155ABD1D" w14:textId="77777777" w:rsidR="00723C03" w:rsidRPr="00E86597" w:rsidRDefault="00723C03" w:rsidP="00723C03">
+          <w:p w14:paraId="06B90CC4" w14:textId="77777777" w:rsidR="00723C03" w:rsidRPr="00E86597" w:rsidRDefault="00723C03" w:rsidP="00723C03">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Bei Zertifizierung von Organisationen mit mehreren Standorten bitte die zutreffenden Nachweise je Standort anfügen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2102" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="5515C68B" w14:textId="77777777" w:rsidR="001E79E1" w:rsidRPr="00E86597" w:rsidRDefault="001E79E1" w:rsidP="001E79E1">
+          <w:p w14:paraId="042B5FEC" w14:textId="77777777" w:rsidR="001E79E1" w:rsidRPr="00E86597" w:rsidRDefault="001E79E1" w:rsidP="001E79E1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Dokument(e) angefügt.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2080" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3F6EA780" w14:textId="77777777" w:rsidR="001E79E1" w:rsidRPr="00E86597" w:rsidRDefault="001E79E1" w:rsidP="001E79E1">
+          <w:p w14:paraId="0F0B945D" w14:textId="77777777" w:rsidR="001E79E1" w:rsidRPr="00E86597" w:rsidRDefault="001E79E1" w:rsidP="001E79E1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Anforderung erfüllt</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="131CADA6" w14:textId="77777777" w:rsidR="001E79E1" w:rsidRPr="00E86597" w:rsidRDefault="001E79E1" w:rsidP="001E79E1">
+          <w:p w14:paraId="4A476D08" w14:textId="77777777" w:rsidR="001E79E1" w:rsidRPr="00E86597" w:rsidRDefault="001E79E1" w:rsidP="001E79E1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Anforderung nicht erfüllt</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E3E6C1B" w14:textId="77777777" w:rsidR="001E79E1" w:rsidRPr="00E86597" w:rsidRDefault="001E79E1" w:rsidP="001E79E1">
-[...8 lines deleted...]
-          <w:p w14:paraId="4BC6277E" w14:textId="77777777" w:rsidR="001E79E1" w:rsidRPr="00E86597" w:rsidRDefault="001E79E1" w:rsidP="001E79E1">
+          <w:p w14:paraId="312E9D0E" w14:textId="77777777" w:rsidR="001E79E1" w:rsidRPr="00E86597" w:rsidRDefault="001E79E1" w:rsidP="001E79E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="644BF10F" w14:textId="77777777" w:rsidR="001E79E1" w:rsidRPr="00E86597" w:rsidRDefault="001E79E1" w:rsidP="001E79E1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Anmerkung:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BE5E4E5" w14:textId="77777777" w:rsidR="001E79E1" w:rsidRPr="00E86597" w:rsidRDefault="001E79E1" w:rsidP="001E79E1">
+          <w:p w14:paraId="506BB785" w14:textId="77777777" w:rsidR="001E79E1" w:rsidRPr="00E86597" w:rsidRDefault="001E79E1" w:rsidP="001E79E1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E79E1" w:rsidRPr="00E86597" w14:paraId="6FC0F993" w14:textId="77777777" w:rsidTr="001E79E1">
+      <w:tr w:rsidR="001E79E1" w:rsidRPr="00E86597" w14:paraId="14A66193" w14:textId="77777777" w:rsidTr="001E79E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="206803A9" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="001E79E1">
+          <w:p w14:paraId="0A97E1D5" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="001E79E1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4509" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="51613001" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0" w:rsidP="007F23B0">
+          <w:p w14:paraId="7FBF59AE" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0" w:rsidP="007F23B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nachweis zum Reifegrad Managementsystems (System zur Sicherung der Qualität)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="187B6664" w14:textId="77777777" w:rsidR="00EE250E" w:rsidRPr="00E86597" w:rsidRDefault="00EE250E" w:rsidP="007F23B0">
+          <w:p w14:paraId="6AE055FB" w14:textId="77777777" w:rsidR="00EE250E" w:rsidRPr="00E86597" w:rsidRDefault="00EE250E" w:rsidP="007F23B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Anmerkung:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5113BD81" w14:textId="77777777" w:rsidR="00EE250E" w:rsidRPr="00E86597" w:rsidRDefault="00EE250E" w:rsidP="007F23B0">
+          <w:p w14:paraId="3B4F5C12" w14:textId="77777777" w:rsidR="00EE250E" w:rsidRPr="00E86597" w:rsidRDefault="00EE250E" w:rsidP="007F23B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>z.B. Qualitätsmanagementhandbuch etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2102" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="7D59DA06" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="001A3CAC">
+          <w:p w14:paraId="6E8BE8F1" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="001A3CAC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Dokument(e) angefügt.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B0E020D" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0">
-[...8 lines deleted...]
-          <w:p w14:paraId="63719FE3" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0">
+          <w:p w14:paraId="08744D8E" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70CFF88E" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Anmerkung:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="190FA85A" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0">
-[...8 lines deleted...]
-          <w:p w14:paraId="08BA32DB" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0">
+          <w:p w14:paraId="757F53B9" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30BBCF07" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2080" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6A3DAAD6" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0" w:rsidP="007F23B0">
+          <w:p w14:paraId="30020BE5" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0" w:rsidP="007F23B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Anforderung erfüllt</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5ACFC52F" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0" w:rsidP="007F23B0">
+          <w:p w14:paraId="598F2D8D" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0" w:rsidP="007F23B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Anforderung nicht erfüllt</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FCC760F" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0" w:rsidP="007F23B0">
-[...8 lines deleted...]
-          <w:p w14:paraId="11DA236D" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0" w:rsidP="007F23B0">
+          <w:p w14:paraId="64D3607F" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0" w:rsidP="007F23B0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C29E605" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0" w:rsidP="007F23B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Anmerkung:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="788DB761" w14:textId="77777777" w:rsidR="00BC442F" w:rsidRPr="00E86597" w:rsidRDefault="00BC442F" w:rsidP="007F23B0">
+          <w:p w14:paraId="0E6A074A" w14:textId="77777777" w:rsidR="00BC442F" w:rsidRPr="00E86597" w:rsidRDefault="00BC442F" w:rsidP="007F23B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E79E1" w:rsidRPr="00E86597" w14:paraId="01A3C762" w14:textId="77777777" w:rsidTr="001E79E1">
+      <w:tr w:rsidR="001E79E1" w:rsidRPr="00E86597" w14:paraId="39F65A5C" w14:textId="77777777" w:rsidTr="001E79E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="593367A0" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="001E79E1">
+          <w:p w14:paraId="4DFA0703" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="001E79E1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4509" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="241B3C45" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="001A3CAC">
+          <w:p w14:paraId="0BEBEA4A" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="001A3CAC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nachweis zur Aufbau- und Ablauforganisation inklusive der Verantwortlichkeiten im Unternehmen.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43E3E00F" w14:textId="77777777" w:rsidR="00EE250E" w:rsidRPr="00E86597" w:rsidRDefault="00EE250E">
+          <w:p w14:paraId="7487D772" w14:textId="77777777" w:rsidR="00EE250E" w:rsidRPr="00E86597" w:rsidRDefault="00EE250E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Anmerkung:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="181773BF" w14:textId="77777777" w:rsidR="00EE250E" w:rsidRPr="00E86597" w:rsidRDefault="00EE250E">
+          <w:p w14:paraId="1A6123F5" w14:textId="77777777" w:rsidR="00EE250E" w:rsidRPr="00E86597" w:rsidRDefault="00EE250E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>z.B. Organigramm</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56C02720" w14:textId="77777777" w:rsidR="00951378" w:rsidRPr="00E86597" w:rsidRDefault="00951378">
+          <w:p w14:paraId="1BAD2514" w14:textId="77777777" w:rsidR="00951378" w:rsidRPr="00E86597" w:rsidRDefault="00951378">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bitte auch die Aufbau- und Ablauforganisation bei Organisationen mit mehreren Standorten berücksichtigen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2102" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="24A9CE11" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="001A3CAC">
+          <w:p w14:paraId="5C743725" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="001A3CAC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Dokument(e) angefügt.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21533B0B" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0">
-[...8 lines deleted...]
-          <w:p w14:paraId="110CD8CF" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0">
+          <w:p w14:paraId="71748032" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D6704BD" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Anmerkung:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34E63F70" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0">
-[...8 lines deleted...]
-          <w:p w14:paraId="001C750C" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0">
+          <w:p w14:paraId="142D82D5" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3100D363" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5EC2FA2A" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0" w:rsidP="007F23B0">
+          <w:p w14:paraId="07BA44AD" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0" w:rsidP="007F23B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Anforderung erfüllt</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79040EEC" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0" w:rsidP="007F23B0">
+          <w:p w14:paraId="0FE94DCF" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0" w:rsidP="007F23B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E86597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Anforderung nicht erfüllt</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BBD7104" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0" w:rsidP="007F23B0">
-[...8 lines deleted...]
-          <w:p w14:paraId="1DA574E8" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0" w:rsidP="007F23B0">
+          <w:p w14:paraId="045AB114" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0" w:rsidP="007F23B0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26480C8E" w14:textId="77777777" w:rsidR="007F23B0" w:rsidRPr="00E86597" w:rsidRDefault="007F23B0" w:rsidP="007F23B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Anmerkung:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F82A293" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="00D33703" w:rsidP="007F23B0">
+          <w:p w14:paraId="35167795" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="00D33703" w:rsidP="007F23B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0324B653" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="00D33703">
+    <w:p w14:paraId="3AF53CFC" w14:textId="77777777" w:rsidR="00D33703" w:rsidRPr="00E86597" w:rsidRDefault="00D33703">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="327338B7" w14:textId="77777777" w:rsidR="001B10D4" w:rsidRPr="00E86597" w:rsidRDefault="001B10D4">
+    <w:p w14:paraId="6D3166E9" w14:textId="77777777" w:rsidR="001B10D4" w:rsidRPr="00E86597" w:rsidRDefault="001B10D4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09538A0D" w14:textId="77777777" w:rsidR="00525341" w:rsidRPr="00E86597" w:rsidRDefault="00525341">
+    <w:p w14:paraId="1B45F0E8" w14:textId="77777777" w:rsidR="00525341" w:rsidRPr="00E86597" w:rsidRDefault="00525341">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64E3DD70" w14:textId="77777777" w:rsidR="001B10D4" w:rsidRPr="00E86597" w:rsidRDefault="008B3504">
+    <w:p w14:paraId="6537BC49" w14:textId="77777777" w:rsidR="001B10D4" w:rsidRPr="00E86597" w:rsidRDefault="008B3504">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">7.2. </w:t>
       </w:r>
       <w:r w:rsidR="00DC4258" w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Erklärung der Unternehmensführung bei Organisationen mit mehreren Standorten </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B3098A" w14:textId="77777777" w:rsidR="008B3504" w:rsidRPr="00E86597" w:rsidRDefault="001B10D4">
+    <w:p w14:paraId="263F2BB7" w14:textId="77777777" w:rsidR="008B3504" w:rsidRPr="00E86597" w:rsidRDefault="001B10D4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">über die rechtliche oder vertragliche Verbindung zwischen </w:t>
       </w:r>
       <w:r w:rsidR="00DC4258" w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>der Zentrale und den AZAV relevanten Standorten.</w:t>
       </w:r>
       <w:r w:rsidR="008B3504" w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3381A7E2" w14:textId="77777777" w:rsidR="008B3504" w:rsidRPr="00E86597" w:rsidRDefault="00DC4258">
+    <w:p w14:paraId="607CD43C" w14:textId="77777777" w:rsidR="008B3504" w:rsidRPr="00E86597" w:rsidRDefault="00DC4258">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00F86974" w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Bitte unterschreiben</w:t>
       </w:r>
       <w:r w:rsidR="008B3504" w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, wenn Standorte existieren, die in die Zertifizierung mit einbezogen werden.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10125E26" w14:textId="77777777" w:rsidR="008B3504" w:rsidRPr="00E86597" w:rsidRDefault="008B3504">
+    <w:p w14:paraId="2FE6E9F3" w14:textId="77777777" w:rsidR="008B3504" w:rsidRPr="00E86597" w:rsidRDefault="008B3504">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BB29180" w14:textId="77777777" w:rsidR="00D87623" w:rsidRPr="00E86597" w:rsidRDefault="00D87623">
+    <w:p w14:paraId="48A9D52F" w14:textId="77777777" w:rsidR="00D87623" w:rsidRPr="00E86597" w:rsidRDefault="00D87623">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C84B017" w14:textId="77777777" w:rsidR="003A2BEE" w:rsidRPr="00E86597" w:rsidRDefault="00DC03E8">
+    <w:p w14:paraId="366457F9" w14:textId="77777777" w:rsidR="003A2BEE" w:rsidRPr="00E86597" w:rsidRDefault="00DC03E8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="00AB2612" w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>In der Organisation wird ein einziges Managementsystem angewendet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09646555" w14:textId="77777777" w:rsidR="00B10257" w:rsidRPr="00E86597" w:rsidRDefault="00B10257">
+    <w:p w14:paraId="428FB483" w14:textId="77777777" w:rsidR="00B10257" w:rsidRPr="00E86597" w:rsidRDefault="00B10257">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B9034D5" w14:textId="77777777" w:rsidR="00B10257" w:rsidRPr="00E86597" w:rsidRDefault="00B10257">
+    <w:p w14:paraId="1E0CE341" w14:textId="77777777" w:rsidR="00B10257" w:rsidRPr="00E86597" w:rsidRDefault="00B10257">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2. Die Zentrale ist Teil der Organisation und wird nicht an eine externe Organisation untervergeben sein.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1647D01C" w14:textId="77777777" w:rsidR="00F12342" w:rsidRPr="00E86597" w:rsidRDefault="00F12342">
+    <w:p w14:paraId="6F76EA09" w14:textId="77777777" w:rsidR="00F12342" w:rsidRPr="00E86597" w:rsidRDefault="00F12342">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C07780B" w14:textId="77777777" w:rsidR="00F12342" w:rsidRPr="00E86597" w:rsidRDefault="00B10257">
+    <w:p w14:paraId="3FFD48AA" w14:textId="77777777" w:rsidR="00F12342" w:rsidRPr="00E86597" w:rsidRDefault="00B10257">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00DC03E8" w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00F12342" w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Die Zentrale hat die organisatorische Befugnis das einzige Managementsystem zu definieren, einzuführen und zu warten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25952ED7" w14:textId="77777777" w:rsidR="00F12342" w:rsidRPr="00E86597" w:rsidRDefault="00F12342">
+    <w:p w14:paraId="72D98316" w14:textId="77777777" w:rsidR="00F12342" w:rsidRPr="00E86597" w:rsidRDefault="00F12342">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6732B6B5" w14:textId="77777777" w:rsidR="00F12342" w:rsidRPr="00E86597" w:rsidRDefault="00B10257" w:rsidP="00F12342">
+    <w:p w14:paraId="1D86E153" w14:textId="77777777" w:rsidR="00F12342" w:rsidRPr="00E86597" w:rsidRDefault="00B10257" w:rsidP="00F12342">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00DC03E8" w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00F12342" w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Das einzige Managementsystem der Organisation unterliegt einer zentralen Überprüfung durch die Geschäftsführung.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F983E55" w14:textId="77777777" w:rsidR="00F12342" w:rsidRPr="00E86597" w:rsidRDefault="00F12342">
+    <w:p w14:paraId="5A7EEA38" w14:textId="77777777" w:rsidR="00F12342" w:rsidRPr="00E86597" w:rsidRDefault="00F12342">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E9C1108" w14:textId="77777777" w:rsidR="00F12342" w:rsidRPr="00E86597" w:rsidRDefault="00B10257">
+    <w:p w14:paraId="51EC419B" w14:textId="77777777" w:rsidR="00F12342" w:rsidRPr="00E86597" w:rsidRDefault="00B10257">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00DC03E8" w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00F12342" w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Alle Standorte der Organisation unterliegen einen Auditprogramm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="344624B1" w14:textId="77777777" w:rsidR="00F12342" w:rsidRPr="00E86597" w:rsidRDefault="00F12342">
+    <w:p w14:paraId="6F9DBA49" w14:textId="77777777" w:rsidR="00F12342" w:rsidRPr="00E86597" w:rsidRDefault="00F12342">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01FA6A67" w14:textId="77777777" w:rsidR="00F12342" w:rsidRPr="00E86597" w:rsidRDefault="00B10257">
+    <w:p w14:paraId="110080B4" w14:textId="77777777" w:rsidR="00F12342" w:rsidRPr="00E86597" w:rsidRDefault="00B10257">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00DC03E8" w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00F12342" w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Die Zentrale stellt sicher, dass Daten von allen Standorten erhoben und analysiert werden, und nachweisen können, dass sie in dieser Hinsicht die Befugnisse und Fähigkeit zur Einleitung organisatorischer Änderungen u.a. in Bezug auf folgendes hat:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ED0AB8F" w14:textId="77777777" w:rsidR="00F12342" w:rsidRPr="00E86597" w:rsidRDefault="00F12342" w:rsidP="00F12342">
+    <w:p w14:paraId="5B56285F" w14:textId="77777777" w:rsidR="00F12342" w:rsidRPr="00E86597" w:rsidRDefault="00F12342" w:rsidP="00F12342">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26528B5C" w14:textId="77777777" w:rsidR="00F12342" w:rsidRPr="00E86597" w:rsidRDefault="00F12342" w:rsidP="00F12342">
+    <w:p w14:paraId="13579A15" w14:textId="77777777" w:rsidR="00F12342" w:rsidRPr="00E86597" w:rsidRDefault="00F12342" w:rsidP="00F12342">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(i) Systemdokumentation und Systemveränderungen, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47B8FCF2" w14:textId="77777777" w:rsidR="00F12342" w:rsidRPr="00E86597" w:rsidRDefault="00F12342" w:rsidP="00F12342">
+    <w:p w14:paraId="22BEDBBE" w14:textId="77777777" w:rsidR="00F12342" w:rsidRPr="00E86597" w:rsidRDefault="00F12342" w:rsidP="00F12342">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(ii) Managementbewertung, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ECCB66B" w14:textId="77777777" w:rsidR="00F12342" w:rsidRPr="00E86597" w:rsidRDefault="00F12342" w:rsidP="00F12342">
+    <w:p w14:paraId="0F00BFC6" w14:textId="77777777" w:rsidR="00F12342" w:rsidRPr="00E86597" w:rsidRDefault="00F12342" w:rsidP="00F12342">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(iii) Beschwerden, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E7EECEE" w14:textId="77777777" w:rsidR="00F12342" w:rsidRPr="00E86597" w:rsidRDefault="00F12342" w:rsidP="00F12342">
+    <w:p w14:paraId="2AC9C7CD" w14:textId="77777777" w:rsidR="00F12342" w:rsidRPr="00E86597" w:rsidRDefault="00F12342" w:rsidP="00F12342">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(iv) Bewertung der Korrekturmaßnahmen, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="565439EE" w14:textId="77777777" w:rsidR="00F12342" w:rsidRPr="00E86597" w:rsidRDefault="00F12342" w:rsidP="00F12342">
+    <w:p w14:paraId="1A02D825" w14:textId="77777777" w:rsidR="00F12342" w:rsidRPr="00E86597" w:rsidRDefault="00F12342" w:rsidP="00F12342">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(v) Planung interner Audits und Bewertung der Ergebnisse und </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="783F46A2" w14:textId="77777777" w:rsidR="00F12342" w:rsidRPr="00E86597" w:rsidRDefault="00F12342" w:rsidP="00F12342">
+    <w:p w14:paraId="7A2AC0A8" w14:textId="77777777" w:rsidR="00F12342" w:rsidRPr="00E86597" w:rsidRDefault="00F12342" w:rsidP="00F12342">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(vi) gesetzliche und behördliche Anforderungen an der/den entsprechenden Norm(en)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E85B9A0" w14:textId="77777777" w:rsidR="00AB2612" w:rsidRPr="00E86597" w:rsidRDefault="00AB2612">
+    <w:p w14:paraId="552DD63B" w14:textId="77777777" w:rsidR="00AB2612" w:rsidRPr="00E86597" w:rsidRDefault="00AB2612">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B2F03DE" w14:textId="77777777" w:rsidR="00300D8C" w:rsidRPr="00E86597" w:rsidRDefault="00DC03E8">
+    <w:p w14:paraId="5A80702C" w14:textId="77777777" w:rsidR="00300D8C" w:rsidRPr="00E86597" w:rsidRDefault="00DC03E8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r w:rsidR="00AB2612" w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Die AZAV relevanten Standorte sind mit der Zentrale verbunden und unterliegen einem gemeinsamen Managementsystem, das durch die Zentrale festgelegt und eingerichtet </w:t>
       </w:r>
       <w:r w:rsidR="00F12342" w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">wurde </w:t>
       </w:r>
       <w:r w:rsidR="00AB2612" w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>und regelmäßiger Überwachung sowie internen Audits durch die Zentrale unterliegt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35B44633" w14:textId="77777777" w:rsidR="00FE4CE4" w:rsidRPr="00E86597" w:rsidRDefault="00FE4CE4" w:rsidP="00300D8C">
+    <w:p w14:paraId="0C5C208E" w14:textId="77777777" w:rsidR="00FE4CE4" w:rsidRPr="00E86597" w:rsidRDefault="00FE4CE4" w:rsidP="00300D8C">
       <w:pPr>
         <w:pStyle w:val="HJari111cmtext"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FF5D13E" w14:textId="77777777" w:rsidR="00300D8C" w:rsidRPr="00E86597" w:rsidRDefault="00300D8C" w:rsidP="00300D8C">
+    <w:p w14:paraId="45598F86" w14:textId="77777777" w:rsidR="00300D8C" w:rsidRPr="00E86597" w:rsidRDefault="00300D8C" w:rsidP="00300D8C">
       <w:pPr>
         <w:pStyle w:val="HJari111cmtext"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Anmerkung: Das B</w:t>
       </w:r>
       <w:r w:rsidR="00F86974" w:rsidRPr="00E86597">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>edeutet, dass die Zentrale das R</w:t>
       </w:r>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>echt besitzt, von den Standorten zu fordern, Korrekturmaßnahmen umzusetzen, wenn dies an einem Standort erforderlich ist.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="746912A2" w14:textId="77777777" w:rsidR="00A77D93" w:rsidRPr="00E86597" w:rsidRDefault="00A77D93" w:rsidP="00300D8C">
+    <w:p w14:paraId="17E3DA67" w14:textId="77777777" w:rsidR="00A77D93" w:rsidRPr="00E86597" w:rsidRDefault="00A77D93" w:rsidP="00300D8C">
       <w:pPr>
         <w:pStyle w:val="HJari111cmtext"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DFCCC41" w14:textId="77777777" w:rsidR="00300D8C" w:rsidRPr="00E86597" w:rsidRDefault="00DC03E8">
+    <w:p w14:paraId="1B3E6947" w14:textId="77777777" w:rsidR="00300D8C" w:rsidRPr="00E86597" w:rsidRDefault="00DC03E8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sollten einzelne Punkt dieser Erklärung nicht zutreffen, bitte wir um entsprechende Erklärung bzw. Nachweise.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6634E01C" w14:textId="77777777" w:rsidR="00300D8C" w:rsidRPr="00E86597" w:rsidRDefault="00300D8C">
+    <w:p w14:paraId="445983B0" w14:textId="77777777" w:rsidR="00300D8C" w:rsidRPr="00E86597" w:rsidRDefault="00300D8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15866DD0" w14:textId="77777777" w:rsidR="00DC03E8" w:rsidRPr="00E86597" w:rsidRDefault="00DC03E8" w:rsidP="00DC03E8">
+    <w:p w14:paraId="391DC7F0" w14:textId="77777777" w:rsidR="00DC03E8" w:rsidRPr="00E86597" w:rsidRDefault="00DC03E8" w:rsidP="00DC03E8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Mit der Unterschrift wird versichert, dass alle Angaben der Wahrheit entsprechen. Es ist der Organisation bewusst, dass unwahre Angaben dazu füh</w:t>
       </w:r>
       <w:r w:rsidR="00F86974" w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ren können, die Zulassung zu wi</w:t>
       </w:r>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>derrufen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="612F7DA8" w14:textId="77777777" w:rsidR="00DC03E8" w:rsidRPr="00E86597" w:rsidRDefault="00DC03E8">
+    <w:p w14:paraId="468C033A" w14:textId="77777777" w:rsidR="00DC03E8" w:rsidRPr="00E86597" w:rsidRDefault="00DC03E8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75F47F9A" w14:textId="77777777" w:rsidR="00300D8C" w:rsidRPr="00E86597" w:rsidRDefault="00300D8C">
+    <w:p w14:paraId="04649507" w14:textId="77777777" w:rsidR="00300D8C" w:rsidRPr="00E86597" w:rsidRDefault="00300D8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
@@ -15209,525 +15632,508 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD03487" w14:textId="77777777" w:rsidR="00300D8C" w:rsidRPr="00E86597" w:rsidRDefault="00300D8C">
+    <w:p w14:paraId="21B5CF90" w14:textId="77777777" w:rsidR="00300D8C" w:rsidRPr="00E86597" w:rsidRDefault="00300D8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ort, Datum, N</w:t>
       </w:r>
       <w:r w:rsidR="00DC03E8" w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ame/</w:t>
       </w:r>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vorname, </w:t>
       </w:r>
       <w:r w:rsidR="00F86974" w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00DC4258" w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>echtsgültige Unterschrift</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="317BE301" w14:textId="77777777" w:rsidR="00D87623" w:rsidRPr="00E86597" w:rsidRDefault="00D87623">
+    <w:p w14:paraId="56E88C9F" w14:textId="77777777" w:rsidR="00D87623" w:rsidRPr="00E86597" w:rsidRDefault="00D87623">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78C06D89" w14:textId="77777777" w:rsidR="00D42633" w:rsidRPr="00E86597" w:rsidRDefault="00D42633">
+    <w:p w14:paraId="32678A47" w14:textId="77777777" w:rsidR="00D42633" w:rsidRPr="00E86597" w:rsidRDefault="00D42633">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09370840" w14:textId="77777777" w:rsidR="00D42633" w:rsidRPr="00E86597" w:rsidRDefault="00D42633">
+    <w:p w14:paraId="49308974" w14:textId="77777777" w:rsidR="00D42633" w:rsidRPr="00E86597" w:rsidRDefault="00D42633">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F442CE2" w14:textId="77777777" w:rsidR="00D42633" w:rsidRPr="00E86597" w:rsidRDefault="00D42633">
+    <w:p w14:paraId="661601CD" w14:textId="77777777" w:rsidR="00D42633" w:rsidRPr="00E86597" w:rsidRDefault="00D42633">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="157AA555" w14:textId="77777777" w:rsidR="00D42633" w:rsidRPr="00E86597" w:rsidRDefault="00D42633">
+    <w:p w14:paraId="75500D6E" w14:textId="77777777" w:rsidR="00D42633" w:rsidRPr="00E86597" w:rsidRDefault="00D42633">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D256F72" w14:textId="77777777" w:rsidR="00D42633" w:rsidRPr="00E86597" w:rsidRDefault="00D42633">
+    <w:p w14:paraId="1B202DBF" w14:textId="77777777" w:rsidR="00D42633" w:rsidRPr="00E86597" w:rsidRDefault="00D42633">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4031196B" w14:textId="77777777" w:rsidR="00D42633" w:rsidRPr="00E86597" w:rsidRDefault="00D42633">
+    <w:p w14:paraId="3C87CABC" w14:textId="77777777" w:rsidR="00D42633" w:rsidRPr="00E86597" w:rsidRDefault="00D42633">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36A8EFC5" w14:textId="77777777" w:rsidR="00257FAD" w:rsidRPr="00E86597" w:rsidRDefault="00257FAD">
+    <w:p w14:paraId="407959AD" w14:textId="77777777" w:rsidR="00257FAD" w:rsidRPr="00E86597" w:rsidRDefault="00257FAD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Die nachfolgenden Punkte werden von der </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Die nachfolgenden Punkte werden von der TQCert GmbH bearbeitet.</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E86597">
+    </w:p>
+    <w:p w14:paraId="0A72115A" w14:textId="77777777" w:rsidR="00257FAD" w:rsidRPr="00E86597" w:rsidRDefault="00257FAD">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>TQCert</w:t>
-[...11 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A032080" w14:textId="77777777" w:rsidR="00257FAD" w:rsidRPr="00E86597" w:rsidRDefault="00257FAD">
-[...10 lines deleted...]
-    <w:p w14:paraId="3502905D" w14:textId="77777777" w:rsidR="00D42633" w:rsidRPr="00E86597" w:rsidRDefault="00D42633">
+    <w:p w14:paraId="55105275" w14:textId="77777777" w:rsidR="00D42633" w:rsidRPr="00E86597" w:rsidRDefault="00D42633">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>8.0 Antragsbewertung zur Risikobewertung</w:t>
       </w:r>
       <w:r w:rsidR="00257FAD" w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E690CA9" w14:textId="77777777" w:rsidR="00D42633" w:rsidRPr="00E86597" w:rsidRDefault="00D42633">
+    <w:p w14:paraId="6E382526" w14:textId="77777777" w:rsidR="00D42633" w:rsidRPr="00E86597" w:rsidRDefault="00D42633">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F17972B" w14:textId="77777777" w:rsidR="00D42633" w:rsidRPr="00E86597" w:rsidRDefault="00D42633">
+    <w:p w14:paraId="7AF60A0D" w14:textId="77777777" w:rsidR="00D42633" w:rsidRPr="00E86597" w:rsidRDefault="00D42633">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ermittelte Risikoklasse:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="270F3C6A" w14:textId="77777777" w:rsidR="00D42633" w:rsidRPr="00E86597" w:rsidRDefault="00D42633">
+    <w:p w14:paraId="4BECA09D" w14:textId="77777777" w:rsidR="00D42633" w:rsidRPr="00E86597" w:rsidRDefault="00D42633">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E8D88A6" w14:textId="77777777" w:rsidR="00D42633" w:rsidRPr="00E86597" w:rsidRDefault="00D42633">
+    <w:p w14:paraId="4FDA85AB" w14:textId="77777777" w:rsidR="00D42633" w:rsidRPr="00E86597" w:rsidRDefault="00D42633">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00E86597">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> geringes Risiko</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66C00F7C" w14:textId="77777777" w:rsidR="00D42633" w:rsidRPr="00E86597" w:rsidRDefault="00D42633">
+    <w:p w14:paraId="0D46DAC6" w14:textId="77777777" w:rsidR="00D42633" w:rsidRPr="00E86597" w:rsidRDefault="00D42633">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00E86597">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> mittleres Risiko</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="711EF750" w14:textId="77777777" w:rsidR="00D42633" w:rsidRPr="00E86597" w:rsidRDefault="00D42633">
+    <w:p w14:paraId="724395C0" w14:textId="77777777" w:rsidR="00D42633" w:rsidRPr="00E86597" w:rsidRDefault="00D42633">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00E86597">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> hohes Risiko</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C02AE26" w14:textId="77777777" w:rsidR="00D42633" w:rsidRPr="00E86597" w:rsidRDefault="00D42633">
+    <w:p w14:paraId="25D4CCF4" w14:textId="77777777" w:rsidR="00D42633" w:rsidRPr="00E86597" w:rsidRDefault="00D42633">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DDFCBD6" w14:textId="77777777" w:rsidR="00D42633" w:rsidRPr="00E86597" w:rsidRDefault="00D42633" w:rsidP="00943639">
+    <w:p w14:paraId="6FC77D30" w14:textId="77777777" w:rsidR="00D42633" w:rsidRPr="00E86597" w:rsidRDefault="00D42633" w:rsidP="00943639">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D9B9707" w14:textId="77777777" w:rsidR="00D42633" w:rsidRPr="00E86597" w:rsidRDefault="00D42633" w:rsidP="00943639">
+    <w:p w14:paraId="531A7E64" w14:textId="77777777" w:rsidR="00D42633" w:rsidRPr="00E86597" w:rsidRDefault="00D42633" w:rsidP="00943639">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44FDA98E" w14:textId="77777777" w:rsidR="00D42633" w:rsidRPr="00E86597" w:rsidRDefault="00943639" w:rsidP="00D42633">
+    <w:p w14:paraId="3A6FA828" w14:textId="77777777" w:rsidR="00D42633" w:rsidRPr="00E86597" w:rsidRDefault="00943639" w:rsidP="00D42633">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prüfvermerk </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> GmbH</w:t>
+        <w:t>Prüfvermerk TQCert GmbH</w:t>
       </w:r>
       <w:r w:rsidR="00F9609C" w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (gesamtes Dokument)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -15737,288 +16143,304 @@
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="525E8766" w14:textId="77777777" w:rsidR="00D42633" w:rsidRPr="00E86597" w:rsidRDefault="00D42633" w:rsidP="00943639">
+    <w:p w14:paraId="6892DA99" w14:textId="77777777" w:rsidR="00D42633" w:rsidRPr="00E86597" w:rsidRDefault="00D42633" w:rsidP="00943639">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F7D3397" w14:textId="77777777" w:rsidR="00D42633" w:rsidRPr="00E86597" w:rsidRDefault="00943639" w:rsidP="00943639">
+    <w:p w14:paraId="64D91824" w14:textId="77777777" w:rsidR="00D42633" w:rsidRPr="00E86597" w:rsidRDefault="00943639" w:rsidP="00943639">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Anmerkung:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5130F209" w14:textId="77777777" w:rsidR="00257FAD" w:rsidRPr="00E86597" w:rsidRDefault="00257FAD" w:rsidP="00943639">
+    <w:p w14:paraId="778000E1" w14:textId="77777777" w:rsidR="00257FAD" w:rsidRPr="00E86597" w:rsidRDefault="00257FAD" w:rsidP="00943639">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DC2165D" w14:textId="77777777" w:rsidR="00943639" w:rsidRPr="00E86597" w:rsidRDefault="00943639" w:rsidP="00943639">
+    <w:p w14:paraId="04AEB5D9" w14:textId="77777777" w:rsidR="00943639" w:rsidRPr="00E86597" w:rsidRDefault="00943639" w:rsidP="00943639">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79E0D87B" w14:textId="77777777" w:rsidR="00531F1C" w:rsidRPr="00E86597" w:rsidRDefault="00D42633" w:rsidP="00943639">
+    <w:p w14:paraId="3D82EDEB" w14:textId="77777777" w:rsidR="00531F1C" w:rsidRPr="00E86597" w:rsidRDefault="00D42633" w:rsidP="00943639">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00E86597">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F9609C" w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Angeben vollständig</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41DDD9B3" w14:textId="77777777" w:rsidR="00D87623" w:rsidRPr="00E86597" w:rsidRDefault="00943639">
+    <w:p w14:paraId="62EE3107" w14:textId="77777777" w:rsidR="00D87623" w:rsidRPr="00E86597" w:rsidRDefault="00943639">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00E86597">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F9609C" w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Angaben unvollständig</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76F57AF8" w14:textId="77777777" w:rsidR="00257FAD" w:rsidRPr="00E86597" w:rsidRDefault="00257FAD">
+    <w:p w14:paraId="66DBBF85" w14:textId="77777777" w:rsidR="00257FAD" w:rsidRPr="00E86597" w:rsidRDefault="00257FAD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="427B7F38" w14:textId="77777777" w:rsidR="00257FAD" w:rsidRPr="00E86597" w:rsidRDefault="00257FAD">
+    <w:p w14:paraId="174F3353" w14:textId="77777777" w:rsidR="00257FAD" w:rsidRPr="00E86597" w:rsidRDefault="00257FAD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16CC5C64" w14:textId="77777777" w:rsidR="00943639" w:rsidRPr="00E86597" w:rsidRDefault="00943639">
+    <w:p w14:paraId="5470C11B" w14:textId="77777777" w:rsidR="00943639" w:rsidRPr="00E86597" w:rsidRDefault="00943639">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Name/Unterschrift des Sachbearbeiters:</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00943639" w:rsidRPr="00E86597" w:rsidSect="00441D10">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20FC8BE6" w14:textId="77777777" w:rsidR="00B4521A" w:rsidRDefault="00B4521A">
+    <w:p w14:paraId="1C3D3ED2" w14:textId="77777777" w:rsidR="00C87382" w:rsidRDefault="00C87382">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B46B1E4" w14:textId="77777777" w:rsidR="00B4521A" w:rsidRDefault="00B4521A">
+    <w:p w14:paraId="2F2E29F6" w14:textId="77777777" w:rsidR="00C87382" w:rsidRDefault="00C87382">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -16059,61 +16481,61 @@
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2C51F17B" w14:textId="77777777" w:rsidR="00F41E26" w:rsidRDefault="00F41E26">
+  <w:p w14:paraId="182E05F4" w14:textId="77777777" w:rsidR="00F41E26" w:rsidRDefault="00F41E26">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="33B0B004" w14:textId="77777777" w:rsidR="00C404F9" w:rsidRPr="00755256" w:rsidRDefault="00C404F9">
+  <w:p w14:paraId="005D097C" w14:textId="77777777" w:rsidR="00C404F9" w:rsidRPr="00755256" w:rsidRDefault="00C404F9">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00755256">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>FO07</w:t>
     </w:r>
     <w:r w:rsidR="00F6567B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>PZ</w:t>
     </w:r>
     <w:r w:rsidRPr="00755256">
@@ -16239,260 +16661,258 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00D2574C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="00755256">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6DB58753" w14:textId="77777777" w:rsidR="00F41E26" w:rsidRDefault="00F41E26">
+  <w:p w14:paraId="29ED19EF" w14:textId="77777777" w:rsidR="00F41E26" w:rsidRDefault="00F41E26">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B8314C5" w14:textId="77777777" w:rsidR="00B4521A" w:rsidRDefault="00B4521A">
+    <w:p w14:paraId="08152601" w14:textId="77777777" w:rsidR="00C87382" w:rsidRDefault="00C87382">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7573B773" w14:textId="77777777" w:rsidR="00B4521A" w:rsidRDefault="00B4521A">
+    <w:p w14:paraId="252A06A0" w14:textId="77777777" w:rsidR="00C87382" w:rsidRDefault="00C87382">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="091BEE34" w14:textId="77777777" w:rsidR="00F41E26" w:rsidRDefault="00F41E26">
+  <w:p w14:paraId="4AE0B7FE" w14:textId="77777777" w:rsidR="00F41E26" w:rsidRDefault="00F41E26">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="899"/>
       <w:gridCol w:w="6949"/>
       <w:gridCol w:w="1440"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00C404F9" w14:paraId="0DF0E6BA" w14:textId="77777777" w:rsidTr="00943639">
+    <w:tr w:rsidR="00C404F9" w14:paraId="4B6325B0" w14:textId="77777777" w:rsidTr="00943639">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="484" w:type="pct"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="53940F71" w14:textId="77777777" w:rsidR="00C404F9" w:rsidRPr="00650BB4" w:rsidRDefault="00C404F9">
+        <w:p w14:paraId="45610082" w14:textId="77777777" w:rsidR="00C404F9" w:rsidRPr="00650BB4" w:rsidRDefault="00BA1848">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00650BB4">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
-            <w:pict w14:anchorId="584EB8FC">
+            <w:pict w14:anchorId="296D6F78">
               <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas>
                   <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                   <v:f eqn="sum @0 1 0"/>
                   <v:f eqn="sum 0 0 @1"/>
                   <v:f eqn="prod @2 1 2"/>
                   <v:f eqn="prod @3 21600 pixelWidth"/>
                   <v:f eqn="prod @3 21600 pixelHeight"/>
                   <v:f eqn="sum @0 0 1"/>
                   <v:f eqn="prod @6 1 2"/>
                   <v:f eqn="prod @7 21600 pixelWidth"/>
                   <v:f eqn="sum @8 21600 0"/>
                   <v:f eqn="prod @7 21600 pixelHeight"/>
                   <v:f eqn="sum @10 21600 0"/>
                 </v:formulas>
                 <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                 <o:lock v:ext="edit" aspectratio="t"/>
               </v:shapetype>
               <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:33.75pt;height:36.75pt">
                 <v:imagedata r:id="rId1" o:title="TQC12Viereckuntenweiss"/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3740" w:type="pct"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="72213BBD" w14:textId="77777777" w:rsidR="00C404F9" w:rsidRDefault="00C426C0" w:rsidP="00C426C0">
+        <w:p w14:paraId="355D6421" w14:textId="77777777" w:rsidR="00C404F9" w:rsidRDefault="00C426C0" w:rsidP="00C426C0">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00C426C0">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Auskunf</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>t</w:t>
           </w:r>
           <w:r w:rsidRPr="00C426C0">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>sbogen zur Erstellung eines Angebotes</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="7FFDABC1" w14:textId="77777777" w:rsidR="00C426C0" w:rsidRPr="00C426C0" w:rsidRDefault="00C426C0" w:rsidP="00C426C0">
+        <w:p w14:paraId="5AD704DA" w14:textId="77777777" w:rsidR="00C426C0" w:rsidRPr="00C426C0" w:rsidRDefault="00C426C0" w:rsidP="00C426C0">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Zulassung des Trägers gemäß §178 SGB III</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="775" w:type="pct"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="41B3131C" w14:textId="77777777" w:rsidR="00C404F9" w:rsidRPr="00650BB4" w:rsidRDefault="00C404F9" w:rsidP="00650BB4">
+        <w:p w14:paraId="05E20840" w14:textId="77777777" w:rsidR="00C404F9" w:rsidRPr="00650BB4" w:rsidRDefault="00C404F9" w:rsidP="00650BB4">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00650BB4">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>A1</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="6DD020F8" w14:textId="77777777" w:rsidR="00C404F9" w:rsidRDefault="00C404F9">
+  <w:p w14:paraId="35A9B1BF" w14:textId="77777777" w:rsidR="00C404F9" w:rsidRDefault="00C404F9">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="46C819A2" w14:textId="77777777" w:rsidR="00F41E26" w:rsidRDefault="00F41E26">
+  <w:p w14:paraId="4813340C" w14:textId="77777777" w:rsidR="00F41E26" w:rsidRDefault="00F41E26">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04393B58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F7F89952"/>
     <w:lvl w:ilvl="0" w:tplc="0407000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -17700,101 +18120,100 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6756" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7464" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="440927253">
+  <w:num w:numId="1" w16cid:durableId="659773774">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1275400666">
+  <w:num w:numId="2" w16cid:durableId="1420982525">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="478960873">
+  <w:num w:numId="3" w16cid:durableId="1224409270">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="853760957">
+  <w:num w:numId="4" w16cid:durableId="1653370436">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1011252191">
+  <w:num w:numId="5" w16cid:durableId="1847090568">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="2122335786">
+  <w:num w:numId="6" w16cid:durableId="1655328962">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="2021933496">
+  <w:num w:numId="7" w16cid:durableId="1719815002">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1694569422">
+  <w:num w:numId="8" w16cid:durableId="233245171">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1984461692">
+  <w:num w:numId="9" w16cid:durableId="1395078472">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="448358508">
+  <w:num w:numId="10" w16cid:durableId="1202019066">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="939684855">
+  <w:num w:numId="11" w16cid:durableId="78252666">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="173496009">
+  <w:num w:numId="12" w16cid:durableId="381946295">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
@@ -17829,59 +18248,59 @@
     <w:rsid w:val="000F06F5"/>
     <w:rsid w:val="00100F69"/>
     <w:rsid w:val="00101643"/>
     <w:rsid w:val="00114669"/>
     <w:rsid w:val="0011615B"/>
     <w:rsid w:val="001202A1"/>
     <w:rsid w:val="00132830"/>
     <w:rsid w:val="00173D00"/>
     <w:rsid w:val="00175EB1"/>
     <w:rsid w:val="001A3CAC"/>
     <w:rsid w:val="001B10D4"/>
     <w:rsid w:val="001B635D"/>
     <w:rsid w:val="001D2951"/>
     <w:rsid w:val="001D4B78"/>
     <w:rsid w:val="001E79E1"/>
     <w:rsid w:val="001F3117"/>
     <w:rsid w:val="001F6EBE"/>
     <w:rsid w:val="002061D6"/>
     <w:rsid w:val="0023209B"/>
     <w:rsid w:val="00237EB7"/>
     <w:rsid w:val="0025072E"/>
     <w:rsid w:val="002526FD"/>
     <w:rsid w:val="00256DEC"/>
     <w:rsid w:val="0025768A"/>
     <w:rsid w:val="00257FAD"/>
+    <w:rsid w:val="0026502A"/>
     <w:rsid w:val="002675C3"/>
     <w:rsid w:val="002717DC"/>
     <w:rsid w:val="00272995"/>
     <w:rsid w:val="00284BAC"/>
     <w:rsid w:val="00287297"/>
     <w:rsid w:val="00291560"/>
     <w:rsid w:val="002B1F40"/>
     <w:rsid w:val="002C1E5D"/>
-    <w:rsid w:val="002C4178"/>
     <w:rsid w:val="002D47AB"/>
     <w:rsid w:val="002F5154"/>
     <w:rsid w:val="00300D8C"/>
     <w:rsid w:val="00344EA3"/>
     <w:rsid w:val="00364A3C"/>
     <w:rsid w:val="003737AE"/>
     <w:rsid w:val="00383706"/>
     <w:rsid w:val="00390166"/>
     <w:rsid w:val="003A00B2"/>
     <w:rsid w:val="003A2BEE"/>
     <w:rsid w:val="003B452E"/>
     <w:rsid w:val="003D3DF7"/>
     <w:rsid w:val="003D687D"/>
     <w:rsid w:val="003E2379"/>
     <w:rsid w:val="004026D9"/>
     <w:rsid w:val="0042255E"/>
     <w:rsid w:val="0043639A"/>
     <w:rsid w:val="00436B9B"/>
     <w:rsid w:val="00441D10"/>
     <w:rsid w:val="004506E9"/>
     <w:rsid w:val="00454126"/>
     <w:rsid w:val="004555A0"/>
     <w:rsid w:val="00474278"/>
     <w:rsid w:val="00481FFE"/>
     <w:rsid w:val="00483E90"/>
@@ -17906,50 +18325,51 @@
     <w:rsid w:val="005723A8"/>
     <w:rsid w:val="005916EA"/>
     <w:rsid w:val="005953A1"/>
     <w:rsid w:val="005A041C"/>
     <w:rsid w:val="005A5203"/>
     <w:rsid w:val="005A664C"/>
     <w:rsid w:val="005B769B"/>
     <w:rsid w:val="005B7E1C"/>
     <w:rsid w:val="005C40E8"/>
     <w:rsid w:val="005C5894"/>
     <w:rsid w:val="005D339B"/>
     <w:rsid w:val="005E0BB4"/>
     <w:rsid w:val="00606CB6"/>
     <w:rsid w:val="00615249"/>
     <w:rsid w:val="006256B3"/>
     <w:rsid w:val="00647504"/>
     <w:rsid w:val="00650BB4"/>
     <w:rsid w:val="00661E18"/>
     <w:rsid w:val="00685D66"/>
     <w:rsid w:val="00690082"/>
     <w:rsid w:val="0069246F"/>
     <w:rsid w:val="006A7CB0"/>
     <w:rsid w:val="006B5585"/>
     <w:rsid w:val="006C336F"/>
     <w:rsid w:val="006C47EB"/>
+    <w:rsid w:val="006C5C05"/>
     <w:rsid w:val="006E54B8"/>
     <w:rsid w:val="006F2DB7"/>
     <w:rsid w:val="00713DAB"/>
     <w:rsid w:val="00723C03"/>
     <w:rsid w:val="00740288"/>
     <w:rsid w:val="007457AE"/>
     <w:rsid w:val="007548FC"/>
     <w:rsid w:val="00755256"/>
     <w:rsid w:val="00760D7B"/>
     <w:rsid w:val="007712C2"/>
     <w:rsid w:val="00791130"/>
     <w:rsid w:val="007A51D1"/>
     <w:rsid w:val="007D002F"/>
     <w:rsid w:val="007D7A9A"/>
     <w:rsid w:val="007E41F3"/>
     <w:rsid w:val="007E75A2"/>
     <w:rsid w:val="007F23B0"/>
     <w:rsid w:val="007F3812"/>
     <w:rsid w:val="00805B61"/>
     <w:rsid w:val="008119EA"/>
     <w:rsid w:val="008122D3"/>
     <w:rsid w:val="00820AC9"/>
     <w:rsid w:val="00826284"/>
     <w:rsid w:val="00827201"/>
     <w:rsid w:val="00834E86"/>
@@ -17988,68 +18408,70 @@
     <w:rsid w:val="00A35947"/>
     <w:rsid w:val="00A5436C"/>
     <w:rsid w:val="00A546A2"/>
     <w:rsid w:val="00A6536D"/>
     <w:rsid w:val="00A6683D"/>
     <w:rsid w:val="00A74EE5"/>
     <w:rsid w:val="00A77D93"/>
     <w:rsid w:val="00A80902"/>
     <w:rsid w:val="00AB1939"/>
     <w:rsid w:val="00AB2612"/>
     <w:rsid w:val="00AC1D25"/>
     <w:rsid w:val="00B00312"/>
     <w:rsid w:val="00B00656"/>
     <w:rsid w:val="00B01270"/>
     <w:rsid w:val="00B030E5"/>
     <w:rsid w:val="00B037D3"/>
     <w:rsid w:val="00B06924"/>
     <w:rsid w:val="00B10257"/>
     <w:rsid w:val="00B11BC3"/>
     <w:rsid w:val="00B23695"/>
     <w:rsid w:val="00B308C0"/>
     <w:rsid w:val="00B44062"/>
     <w:rsid w:val="00B4521A"/>
     <w:rsid w:val="00B52A7B"/>
     <w:rsid w:val="00B81C87"/>
+    <w:rsid w:val="00BA1848"/>
     <w:rsid w:val="00BB14AD"/>
     <w:rsid w:val="00BC06BE"/>
     <w:rsid w:val="00BC442F"/>
     <w:rsid w:val="00BC64E7"/>
     <w:rsid w:val="00BD41B8"/>
     <w:rsid w:val="00BE7472"/>
     <w:rsid w:val="00BF1FE1"/>
     <w:rsid w:val="00BF26B7"/>
     <w:rsid w:val="00BF5FE9"/>
     <w:rsid w:val="00C156F0"/>
     <w:rsid w:val="00C22919"/>
     <w:rsid w:val="00C363A6"/>
     <w:rsid w:val="00C404F9"/>
     <w:rsid w:val="00C426C0"/>
     <w:rsid w:val="00C563A9"/>
     <w:rsid w:val="00C57E26"/>
     <w:rsid w:val="00C62BB0"/>
     <w:rsid w:val="00C7440E"/>
+    <w:rsid w:val="00C87382"/>
     <w:rsid w:val="00C94774"/>
     <w:rsid w:val="00CC343B"/>
     <w:rsid w:val="00CC4CD4"/>
     <w:rsid w:val="00CD2896"/>
     <w:rsid w:val="00CD5214"/>
     <w:rsid w:val="00CD6176"/>
     <w:rsid w:val="00CE13BA"/>
     <w:rsid w:val="00CE2556"/>
     <w:rsid w:val="00CE50C7"/>
     <w:rsid w:val="00CF7A65"/>
     <w:rsid w:val="00D00795"/>
     <w:rsid w:val="00D038C4"/>
     <w:rsid w:val="00D06980"/>
     <w:rsid w:val="00D11895"/>
     <w:rsid w:val="00D2574C"/>
     <w:rsid w:val="00D33703"/>
     <w:rsid w:val="00D42633"/>
     <w:rsid w:val="00D71009"/>
     <w:rsid w:val="00D87623"/>
     <w:rsid w:val="00D92B6F"/>
     <w:rsid w:val="00D95B87"/>
     <w:rsid w:val="00DA3B44"/>
     <w:rsid w:val="00DA66D4"/>
     <w:rsid w:val="00DB6C8C"/>
     <w:rsid w:val="00DC03E8"/>
@@ -18088,90 +18510,134 @@
     <w:rsid w:val="00FA5EE0"/>
     <w:rsid w:val="00FB3C66"/>
     <w:rsid w:val="00FC592B"/>
     <w:rsid w:val="00FD17C9"/>
     <w:rsid w:val="00FE2E21"/>
     <w:rsid w:val="00FE4CE4"/>
     <w:rsid w:val="00FF3135"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3BB265CB"/>
+  <w14:docId w14:val="2B3B6298"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{04C50A78-770C-46BC-AAB9-DE85C571A489}"/>
+  <w15:docId w15:val="{18F4CF07-923E-4FA1-900A-B2B5C5491CD9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -18360,68 +18826,74 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="000201CE"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="berschriftvornari11f">
     <w:name w:val="Überschrift vorn ari 11 f"/>
     <w:basedOn w:val="Fuzeile"/>
     <w:rsid w:val="00100F69"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
       </w:tabs>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Fuzeile">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standard"/>
     <w:rsid w:val="00100F69"/>
@@ -20425,51 +20897,50 @@
                                   <w:marTop w:val="0"/>
                                   <w:marBottom w:val="0"/>
                                   <w:divBdr>
                                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                   </w:divBdr>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
@@ -20772,72 +21243,72 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2751148D-C791-4198-9F46-C12F06B105D0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>13482</Characters>
+  <Pages>9</Pages>
+  <Words>2151</Words>
+  <Characters>13557</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>112</Lines>
   <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Rev10</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>TQCert GmbH</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15591</CharactersWithSpaces>
+  <CharactersWithSpaces>15677</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Rev10</dc:title>
   <dc:subject>-1, 2024 DAkkS Abw_4von4 Hesse</dc:subject>
   <dc:creator>TQCert</dc:creator>
   <cp:keywords>13.03.2025</cp:keywords>
   <dc:description>S. Lüthke</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>gültig</cp:category>
 </cp:coreProperties>
 </file>